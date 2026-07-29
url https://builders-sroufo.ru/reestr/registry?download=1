--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2026">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00004</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дон-Строй"
 ИНН 6165080425
 ОГРН 1026103720257</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Троллейбусная, владение 24/2В, оф. 322</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3005629 доб. 31, 8 (863) 3005625
@@ -911,65 +911,50 @@
 ОГРН 1176196055551</t>
   </si>
   <si>
     <t>346355, Ростовская область, Красносулинский район, г. Красный Сулин, ул. Буровая, д. 29</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86367) 52685
 </t>
   </si>
   <si>
     <t>00728</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Архитектурно-строительная компания"
 ИНН 6168009300
 ОГРН 1066168057020</t>
   </si>
   <si>
     <t>344015, Ростовская область, г. Ростов-на-Дону, ул. Малиновского, д. 66/1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2959107
 </t>
   </si>
   <si>
-    <t>00729</t>
-[...13 lines deleted...]
-  <si>
     <t>00750</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЗЛАТА"
 ИНН 6154096617
 ОГРН 1056154039853</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Щаденко, д. 69</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 375199, 8 (8634) 375061
 </t>
   </si>
   <si>
     <t>00804</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Приазовский технический центр"
 ИНН 6154057311
 ОГРН 1026102590392</t>
   </si>
   <si>
     <t>347900, Ростовская область, г. Таганрог, Поляковское Шоссе, д. 49</t>
   </si>
@@ -2252,62 +2237,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Альфа-Монолит"
 ИНН 6150048965
 ОГРН 1066150026733</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Темерницкая, д. 47, лит. В оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2678494, 8 (863) 5273489
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭКОФЕС-инжиниринг"
 ИНН 6150068376
 ОГРН 1116183003573</t>
   </si>
   <si>
     <t>346421, Ростовская область, г. Новочеркасск, пр-кт Баклановский, д. 200В, этаж 3, комн. 3</t>
   </si>
   <si>
     <t>8 (86352) 60507, 8 (86352) 60546, 8 (86352) 15800
 ecofes.ru</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Сварог"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Специализированный застройщик "Строительное управление № 5 Аксай"
 ИНН 6102025333
 ОГРН 1076102000700</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, пр-кт Ленина, д. 43/9</t>
   </si>
   <si>
     <t xml:space="preserve">
 https://su5aksay.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ХолодСпецСтрой"
 ИНН 6167104640
 ОГРН 1116195010667</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. 1-я Веерная, д. 50, оф. 1-3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3030020, 8 (863) 2236559
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛАД-ремстрой"
@@ -3293,70 +3266,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Юг Холод Мастер"
 ИНН 6164262285
 ОГРН 1076164002958</t>
   </si>
   <si>
     <t>344039, Ростовская область, г. Ростов-на-Дону, ул. Курганная, д. 17Б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2957478, 8 (863) 2957414
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Анастасия"
 ИНН 6155052330
 ОГРН 1036155006293</t>
   </si>
   <si>
     <t>346500, Ростовская область, г. Шахты, пер. Рождественский, д. 58</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8636) 256510, 8 (8636) 238255
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "КапиталСтроЙ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ЮГ-СТРОЙФОРТ"
 ИНН 6150091270
 ОГРН 1156196071866</t>
   </si>
   <si>
     <t>346428, Ростовская область, г. Новочеркасск, ул. Просвещения, д. 108, помещ. 2</t>
   </si>
   <si>
+    <t xml:space="preserve">8 (8635) 298580
+</t>
+  </si>
+  <si>
     <t>Акционерное общество "Аксайская ПМК Ростовсельхозводстрой"
 ИНН 6102007550
 ОГРН 1026100664006</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Шолохова, 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 5059445, 8 (863) 5055264
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительно-монтажное управление "ПАНАГЕН"
 ИНН 6150049077
 ОГРН 1066150027228</t>
   </si>
   <si>
     <t>346410, Ростовская область, г. Новочеркасск, ул. Маяковского, д. 64, лит. А помещ. 5,6</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8635) 225264
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная Компания "ЮгСтрой"
@@ -4264,62 +4229,50 @@
   <si>
     <t xml:space="preserve">8 (86359) 36293
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГИРА СЕРВИС"
 ИНН 6150073954
 ОГРН 1136183002295</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Красноармейская, д. 53, оф. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 1760463
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТАГАНРЕМСТРОЙ"
 ИНН 6154140288
 ОГРН 1156154003631</t>
   </si>
   <si>
     <t>347910, Ростовская область, г. Таганрог, ул. Ремесленная, д. 15/3, комн. 3А</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "СтройМонтажСервис-ЮГ"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Очерет Юрий Дмитриевич
 ИНН 616506485434
 ОГРН 308616510100050</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2424492
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Промышленная Группа Энергия"
 ИНН 6150067823
 ОГРН 1116183002979</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Б.Хмельницкого, д. 106, комн. 13</t>
   </si>
   <si>
     <t>8 (8635) 298755, 8 (8635) 289755, 8 (863) 2263460
 pg-energy.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Фростел"
 ИНН 6167103597
 ОГРН 1116195006861</t>
   </si>
@@ -5356,62 +5309,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Дорожно-ремонтная Строительная Компания"
 ИНН 6136016288
 ОГРН 1166196086231</t>
   </si>
   <si>
     <t>347760, Ростовская область, Целинский район, п. Целина, ул. Степная, д. 1/1, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2299013
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Веселов Алексей Витальевич
 ИНН 614004441133
 ОГРН 315619600105074</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Азовский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1192503
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "АИСком"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "УНИВЕРСАЛ-КЛИМАТ"
 ИНН 6168018506
 ОГРН 1076168004571</t>
   </si>
   <si>
     <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Совхозная, д. 2, корп. Д</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югдонэнерго"
 ИНН 6165211999
 ОГРН 1186196006810</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, д. 62Г, оф. 5а</t>
   </si>
   <si>
     <t>+7 (928) 1212615
 http://ugdonenergo.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Производственно-коммерческая компания "Энергостройинжиниринг"
 ИНН 6143095749
 ОГРН 1176196057883</t>
   </si>
   <si>
@@ -5628,50 +5569,53 @@
     <t>Общество с ограниченной ответственностью "Завод "ДонПанельМеталл"
 ИНН 6148002547
 ОГРН 1166196109375</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, ул. Турмалиновская, д. 110, комн. 103</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Трансстрой-91"
 ИНН 6165077870
 ОГРН 1026103726351</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 102, оф. 13</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2461411
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройСетьРесурс"
 ИНН 6168085608
 ОГРН 1166196055398</t>
   </si>
   <si>
+    <t>344103, Ростовская область, г. Ростов-на-Дону, ул. Доватора, д. 259</t>
+  </si>
+  <si>
     <t xml:space="preserve">8 (863) 2904040 доб. 1256
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВидеоСтройКомплекс"
 ИНН 6161060234
 ОГРН 1116193000472</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Максима Горького, д. 276, комн. 38</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2720585, 8 (863) 2853000
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АВАНГАРД"
 ИНН 6165215175
 ОГРН 1186196035563</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, пер. Радиаторный, д. 7, корп. Г оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 4196362
@@ -5757,62 +5701,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЖЕРИКО ВОСТОК"
 ИНН 6165089467
 ОГРН 1026103738099</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. 14-я Линия, д. 50</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2955475
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТехноСтрой"
 ИНН 6127011614
 ОГРН 1066127008694</t>
   </si>
   <si>
     <t>347560, Ростовская область, Песчанокопский район, с. Развильное, ул. Жолоба, д. 38А</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86373) 92704
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ПСК ИНЖЕНЕРИЯ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Стройплощадка+"
 ИНН 6165211251
 ОГРН 1176196060578</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Орская, зд 21, этаж 2 комн. 8</t>
   </si>
   <si>
     <t xml:space="preserve">8 (800) 5509905
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НИКСАН"
 ИНН 6141046055
 ОГРН 1146181001713</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М.Горького, д. 356 Е, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2400038, +7 (928) 1795952
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СПЕЦМОНТАЖ-АГНКС/АГЗС"
@@ -5879,62 +5811,50 @@
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Тельмана, д. 20, комн. 6</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2524993
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МАК-Лоджистик"
 ИНН 6147036670
 ОГРН 1126191000418</t>
   </si>
   <si>
     <t>347819, Ростовская область, г. Каменск-Шахтинский, ул. Героев Пионеров, д. 67 б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Беспалова Наталья Алексеевна
 ИНН 616700520753
 ОГРН 315619600084590</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2269305
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "БОСТАН"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Спецстроймонтаж"
 ИНН 6163218533
 ОГРН 1206100005924</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Каяни, д. 18, оф. 101/102</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2176323
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройЛидер"
 ИНН 6167137797
 ОГРН 1176196008141</t>
   </si>
   <si>
     <t>344023, Ростовская область, г. Ростов-на-Дону, пр-кт Ленина, д. 251, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2808166
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭлеваторСтройХолдинг"
@@ -6276,62 +6196,50 @@
   <si>
     <t>Индивидуальный предприниматель Хуршудов Ридван Мураддинович
 ИНН 613603071962
 ОГРН 319619600076358</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Целинский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1051116
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СемьСтрой"
 ИНН 6165214245
 ОГРН 1186196026510</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 80, оф. 806</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1551501
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Троицкое Дорожно-Строительное Управление"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Дорожник"
 ИНН 6163148075
 ОГРН 1166196083107</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Платова, д. 83, лит. А помещ. 5, 6, 7</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3089652
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГ МОНТАЖ СЕРВИС"
 ИНН 6154156802
 ОГРН 1196196049521</t>
   </si>
   <si>
     <t>347927, Ростовская область, г. Таганрог, ул. Поляковское Шоссе, зд 16-к, комн. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5377863
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЛИФТ-ПМ"
@@ -6522,71 +6430,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "МОСТО СТРОЙ"
 ИНН 6154151106
 ОГРН 1186196001133</t>
   </si>
   <si>
     <t>346940, Ростовская область, Куйбышевский район, с. Куйбышево, ул. Театральная, зд. 31, комн. 24</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (938) 1245999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт Строй"
 ИНН 6167204394
 ОГРН 1226100029627</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Мясникова, зд 54, оф. 406</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5988448
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Шевченко Юлия Витальевна
-[...19 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНАЯ КОМПАНИЯ ФИЛЬ"
 ИНН 6161097058
 ОГРН 1226100021740</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, пер. Красноармейский, д. 88Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4134143
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Пузян Олег Артушович
 ИНН 616511923274
 ОГРН 307616103600100</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4404060, +7 (928) 2296221
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КС-Девелопмент"
 ИНН 6165190146
 ОГРН 1146165004028</t>
   </si>
@@ -6690,62 +6577,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Старт Алюминиевые Системы"
 ИНН 6166129151
 ОГРН 1236100028306</t>
   </si>
   <si>
     <t>344020, Ростовская область, г. Ростов-на-Дону, ул. Механизаторов, зд 13, стр. 1 комн. 23</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3220258
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью СК "ТРИАДА"
 ИНН 6150103461
 ОГРН 1236100007659</t>
   </si>
   <si>
     <t>346429, Ростовская область, г. Новочеркасск, ул. Урицкого, д. 4, кв. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 4412294
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Сысоев Сергей Васильевич
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ШЕВА-ИМПЭКС"
 ИНН 6147041409
 ОГРН 1216100003580</t>
   </si>
   <si>
     <t>347805, Ростовская область, г. Каменск-Шахтинский, пер. Башкевича, д. 90А, оф. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 0226295
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПромСтройПроект"
 ИНН 6161098848
 ОГРН 1236100012246</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, ул. Краснокурсантская, д. 39</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (999) 6937068
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МонтажСетьСтрой"
@@ -6876,62 +6751,50 @@
     <t xml:space="preserve">8 (863) 2360702
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лашина Оксана Александровна
 ИНН 616504573484
 ОГРН 313616529500010</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8026049
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мусиенко Михаил Ильич
 ИНН 231121979637
 ОГРН 321237500065399</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Калмыкия, Лаганский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (964) 9291359
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Строительная Компания ОПУС"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Душечкина Людмила Константиновна
 ИНН 616514058965
 ОГРН 319619600116907</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (950) 8447733
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Траст Строй"
 ИНН 6147038798
 ОГРН 1156191001372</t>
   </si>
   <si>
     <t>347810, Ростовская область, г. Каменск-Шахтинский, пер. Станционный, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5471357
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Нетребин Андрей Юрьевич
 ИНН 616104181411
 ОГРН 316619600254352</t>
   </si>
@@ -7149,94 +7012,70 @@
     <t xml:space="preserve">+7 (918) 1534837
 </t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ШАХТОУПРАВЛЕНИЕ "ОБУХОВСКАЯ"
 ИНН 6146004404
 ОГРН 1026102081686</t>
   </si>
   <si>
     <t>346311, Ростовская область, г. Зверево, ул. Рижская, д. 13</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2870053, 8 (86355) 42706
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Миненко Александр Васильевич
 ИНН 616701368893
 ОГРН 311619502700037</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 5274310
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Технострой"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Киприянов Максим Владимирович
 ИНН 616800591684
 ОГРН 322619600201852</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Батайск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (951) 5184418
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГ СТРОЙ"
 ИНН 6161151756
 ОГРН 1246100025907</t>
   </si>
   <si>
     <t>344114, Ростовская область, г. Ростов-на-Дону, ул. Южная, д. 69, комн. 1</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Комфорт Сервис"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Францов Александр Александрович
 ИНН 261103987190
 ОГРН 324619600085203</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4396461
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВПК-С"
 ИНН 6168121831
 ОГРН 1246100001344</t>
   </si>
   <si>
     <t>344049, Ростовская область, г. Ростов-на-Дону, ул. Жданова, д. 1/5, кв. 242</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (900) 1241498
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кузякин Вадим Сергеевич
 ИНН 612506773499
 ОГРН 320619600130982</t>
   </si>
@@ -7390,59 +7229,50 @@
     <t xml:space="preserve">+7 (919) 8888061
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Джачвлиани Наталья Александровна
 ИНН 616504836905
 ОГРН 317619600104812</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6280405
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Алаев Денис Юрьевич
 ИНН 611403487046
 ОГРН 325619600035439</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Каменский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (951) 8303794
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Ковалев Юрий Николаевич
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Красный ковчег"
 ИНН 6164139098
 ОГРН 1226100023390</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 32/36, комн. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1133836
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОМКАПСТРОЙ"
 ИНН 6143096647
 ОГРН 1186196029238</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ул. 30 лет Победы, д. 6, кв. 11</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5908321
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Зинченко Алексей Александрович
@@ -7551,116 +7381,92 @@
     <t xml:space="preserve">+7 (929) 8149116
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Срибный Игорь Федосеевич
 ИНН 614000330256
 ОГРН 321619600070135</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86342) 66666
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Вектор"
 ИНН 6143103252
 ОГРН 1256100010473</t>
   </si>
   <si>
     <t>347375, Ростовская область, г. Волгодонск, ул. Манычская, д. 4</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1033393
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "БОСТАН КОНСТРАКШН"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Вертикаль"
 ИНН 0800028735
 ОГРН 1250800003156</t>
   </si>
   <si>
     <t>358003, Республика Калмыкия, г. Элиста, ул. В.И.Ленина, д. 268, этаж/помещ./рабочее место 3/10/1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (911) 4646321
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомфортЭнергоСервис"
 ИНН 6162081036
 ОГРН 1196196012540</t>
   </si>
   <si>
     <t>344033, Ростовская область, г. Ростов-на-Дону, пер. Пржевальского, д. 53, оф. 409</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2028028, +7 (988) 8999709
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Владимиров Алексей Владимирович
 ИНН 614006035000
 ОГРН 325619600118758</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (950) 8632151
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Диков Михаил Леонидович
 ИНН 616110251508
 ОГРН 315619600026684</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (906) 4196514
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Алимагомедов Руслан Шахбанович
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Редькин Алексей Сергеевич
 ИНН 615016770656
 ОГРН 325619600023056</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (929) 8155514
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Голбан Иван Александрович
 ИНН 614102944103
 ОГРН 323619600024890</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 3155581
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮгМетПортал"
 ИНН 6143097640
 ОГРН 1196196012022</t>
   </si>
   <si>
     <t>347387, Ростовская область, г. Волгодонск, ул. Академика Королева, д. 9, оф. 88</t>
   </si>
@@ -8040,50 +7846,91 @@
     <t xml:space="preserve">+7 (928) 7708052
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Галактика"
 ИНН 6154170814
 ОГРН 1266100000979</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Западная, зд. 33Б, стр. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2276172
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВМА"
 ИНН 6141058205
 ОГРН 1216100024062</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. Рабочая, д. 77/164, помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (952) 8229937
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью Строительная компания "Акс-Строй"
+ИНН 6163237818
+ОГРН 1266100009680</t>
+  </si>
+  <si>
+    <t>344022, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 0122698
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РЕМСТРОЙМОНТАЖ"
+ИНН 6155094387
+ОГРН 1246100030263</t>
+  </si>
+  <si>
+    <t>346503, Ростовская область, г. Шахты, ул. Производственная, д. 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1958151
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Борщёва Екатерина Валерьевна
+ИНН 262410431311
+ОГРН 323619600197511</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ДомСтрой"
+ИНН 6165245074
+ОГРН 1266100004720</t>
+  </si>
+  <si>
+    <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, зд. 61, помещ. 301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 2263040
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -8390,54 +8237,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D662"/>
+  <dimension ref="A1:D649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D662"/>
+      <selection activeCell="A1" sqref="A1:D649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -9588,65 +9435,65 @@
         <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="C86" s="1" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1" t="s">
         <v>343</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>348</v>
@@ -10295,7425 +10142,7243 @@
       <c r="B134" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="136" spans="1:4">
-      <c r="A136" s="1" t="s">
+      <c r="A136" s="1">
+        <v>1628</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="D136" s="1" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="B137" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="D137" s="1" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B138" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="D138" s="1" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>1645</v>
+        <v>1654</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="D141" s="1" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>1654</v>
+        <v>1699</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>1708</v>
+        <v>1738</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>1744</v>
+        <v>1768</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>1768</v>
+        <v>1780</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>1780</v>
+        <v>1795</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="D149" s="1" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>1809</v>
+        <v>1844</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="D152" s="1" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>1851</v>
+        <v>1892</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="D153" s="1" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>1891</v>
+        <v>1905</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="D154" s="1" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>1892</v>
+        <v>1926</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="D155" s="1" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>1905</v>
+        <v>1955</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>1926</v>
+        <v>1981</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="D157" s="1" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>1955</v>
+        <v>1986</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="D158" s="1" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="D159" s="1" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>1986</v>
+        <v>2023</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="D160" s="1" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>1993</v>
+        <v>2025</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>2025</v>
+        <v>2040</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="1" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>2040</v>
+        <v>2064</v>
       </c>
       <c r="B165" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D165" s="1" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>2056</v>
+        <v>2067</v>
       </c>
       <c r="B166" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="D166" s="1" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>2064</v>
+        <v>2074</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>2067</v>
+        <v>2100</v>
       </c>
       <c r="B168" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C168" s="1" t="s">
         <v>635</v>
       </c>
-      <c r="C168" s="1" t="s">
+      <c r="D168" s="1" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>2074</v>
+        <v>2126</v>
       </c>
       <c r="B169" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C169" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="C169" s="1" t="s">
+      <c r="D169" s="1" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>2100</v>
+        <v>2141</v>
       </c>
       <c r="B170" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C170" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C170" s="1" t="s">
+      <c r="D170" s="1" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>2126</v>
+        <v>2153</v>
       </c>
       <c r="B171" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C171" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="D171" s="1" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>2141</v>
+        <v>2156</v>
       </c>
       <c r="B172" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="D172" s="1" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>2153</v>
+        <v>2173</v>
       </c>
       <c r="B173" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>2156</v>
+        <v>2181</v>
       </c>
       <c r="B174" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="D174" s="1" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>2173</v>
+        <v>2185</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="D175" s="1" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>2181</v>
+        <v>2199</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>2185</v>
+        <v>2204</v>
       </c>
       <c r="B177" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C177" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="1" t="s">
-        <v>664</v>
+        <v>215</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>2199</v>
+        <v>2206</v>
       </c>
       <c r="B178" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D178" s="1" t="s">
         <v>665</v>
-      </c>
-[...4 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>2204</v>
+        <v>2212</v>
       </c>
       <c r="B179" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="D179" s="1" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>2206</v>
+        <v>2218</v>
       </c>
       <c r="B180" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C180" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="C180" s="1" t="s">
+      <c r="D180" s="1" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>2212</v>
+        <v>2219</v>
       </c>
       <c r="B181" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="C181" s="1" t="s">
+      <c r="D181" s="1" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="B182" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C182" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="C182" s="1" t="s">
+      <c r="D182" s="1" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="B183" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="C183" s="1" t="s">
+      <c r="D183" s="1" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>2221</v>
+        <v>2226</v>
       </c>
       <c r="B184" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="B185" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="C185" s="1" t="s">
+      <c r="D185" s="1" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>2226</v>
+        <v>2236</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C186" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="C186" s="1" t="s">
+      <c r="D186" s="1" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>2229</v>
+        <v>2238</v>
       </c>
       <c r="B187" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="C187" s="1" t="s">
+      <c r="D187" s="1" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="B188" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C188" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="C188" s="1" t="s">
+      <c r="D188" s="1" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>2238</v>
+        <v>2253</v>
       </c>
       <c r="B189" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C189" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="C189" s="1" t="s">
+      <c r="D189" s="1" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>2240</v>
+        <v>2256</v>
       </c>
       <c r="B190" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C190" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="C190" s="1" t="s">
+      <c r="D190" s="1" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>2253</v>
+        <v>2257</v>
       </c>
       <c r="B191" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C191" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="D191" s="1" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="D192" s="1" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C193" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="C193" s="1" t="s">
+      <c r="D193" s="1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C194" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="D194" s="1" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="C195" s="1" t="s">
+      <c r="D195" s="1" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C196" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="C196" s="1" t="s">
+      <c r="D196" s="1" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>2268</v>
+        <v>2284</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C197" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C197" s="1" t="s">
+      <c r="D197" s="1" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>2271</v>
+        <v>2286</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="C198" s="1" t="s">
+      <c r="D198" s="1" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>2284</v>
+        <v>2291</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C199" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="C199" s="1" t="s">
+      <c r="D199" s="1" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C200" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="C200" s="1" t="s">
+      <c r="D200" s="1" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>2291</v>
+        <v>2294</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="C201" s="1" t="s">
+      <c r="D201" s="1" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C202" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="C202" s="1" t="s">
+      <c r="D202" s="1" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>2295</v>
+        <v>2301</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C204" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="D204" s="1" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>2299</v>
+        <v>2305</v>
       </c>
       <c r="B205" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C205" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="C205" s="1" t="s">
+      <c r="D205" s="1" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="C206" s="1" t="s">
+      <c r="D206" s="1" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B207" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>751</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>754</v>
-      </c>
-[...4 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="D210" s="1" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>2315</v>
+        <v>2319</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="D211" s="1" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="D212" s="1" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C213" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="D213" s="1" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="D215" s="1" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>2324</v>
+        <v>2329</v>
       </c>
       <c r="B216" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C217" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="C217" s="1" t="s">
+      <c r="D217" s="1" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>2329</v>
+        <v>2334</v>
       </c>
       <c r="B218" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C218" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="C218" s="1" t="s">
+      <c r="D218" s="1" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>2330</v>
+        <v>2335</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C219" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="C219" s="1" t="s">
+      <c r="D219" s="1" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C220" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="D220" s="1" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C221" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" s="1" t="s">
-        <v>794</v>
+        <v>781</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>2336</v>
+        <v>2342</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>795</v>
-      </c>
-[...4 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>2338</v>
+        <v>2348</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>798</v>
-      </c>
-[...4 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>2342</v>
+        <v>2349</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C224" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="D224" s="1" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C225" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="D225" s="1" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="B226" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="C226" s="1" t="s">
+      <c r="D226" s="1" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="B227" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C227" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C227" s="1" t="s">
+      <c r="D227" s="1" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="D228" s="1" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>2356</v>
+        <v>2359</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="D229" s="1" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="B230" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="D230" s="1" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="B232" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C232" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="D232" s="1" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="D233" s="1" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>2363</v>
+        <v>2376</v>
       </c>
       <c r="B234" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C234" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="D234" s="1" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>2369</v>
+        <v>2377</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C235" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="C235" s="1" t="s">
+      <c r="D235" s="1" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>2376</v>
+        <v>2382</v>
       </c>
       <c r="B236" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C236" s="1" t="s">
+      <c r="D236" s="1" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>2377</v>
+        <v>2386</v>
       </c>
       <c r="B237" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C237" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="C237" s="1" t="s">
+      <c r="D237" s="1" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="B238" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C238" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="C238" s="1" t="s">
+      <c r="D238" s="1" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>2386</v>
+        <v>2392</v>
       </c>
       <c r="B239" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C239" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="C239" s="1" t="s">
+      <c r="D239" s="1" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="B240" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="D240" s="1" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="B241" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="D241" s="1" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="B242" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C242" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="C242" s="1" t="s">
+      <c r="D242" s="1" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>2395</v>
+        <v>2399</v>
       </c>
       <c r="B243" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C243" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C243" s="1" t="s">
+      <c r="D243" s="1" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>860</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C245" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>2399</v>
+        <v>2404</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C246" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="C246" s="1" t="s">
+      <c r="D246" s="1" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="D247" s="1" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>2403</v>
+        <v>2413</v>
       </c>
       <c r="B248" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C248" s="1" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>2404</v>
+        <v>2416</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>874</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>877</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>880</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>2416</v>
+        <v>2427</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>2419</v>
+        <v>2430</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>886</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>2424</v>
+        <v>2431</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>889</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>2427</v>
+        <v>2432</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>892</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>2431</v>
+        <v>2439</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>2432</v>
+        <v>2442</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>901</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>2438</v>
+        <v>2446</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>904</v>
+        <v>812</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>905</v>
+        <v>837</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>2439</v>
+        <v>2447</v>
       </c>
       <c r="B260" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>2442</v>
+        <v>2452</v>
       </c>
       <c r="B261" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>909</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>2446</v>
+        <v>2453</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>2447</v>
+        <v>2461</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C263" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>2452</v>
+        <v>2462</v>
       </c>
       <c r="B264" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C264" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="C264" s="1" t="s">
+      <c r="D264" s="1" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>2453</v>
+        <v>2464</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C265" s="1" t="s">
+      <c r="D265" s="1" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>2461</v>
+        <v>2467</v>
       </c>
       <c r="B266" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C266" s="1" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>2462</v>
+        <v>2472</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>2464</v>
+        <v>2473</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>2467</v>
+        <v>2474</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>2473</v>
+        <v>2477</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>2474</v>
+        <v>2483</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>2475</v>
+        <v>2485</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>943</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>2477</v>
+        <v>2488</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>2483</v>
+        <v>2489</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>949</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>955</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>2489</v>
+        <v>2494</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>2490</v>
+        <v>2496</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C279" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>2491</v>
+        <v>2499</v>
       </c>
       <c r="B280" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="C280" s="1" t="s">
+      <c r="D280" s="1" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>2494</v>
+        <v>2501</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="C281" s="1" t="s">
+      <c r="D281" s="1" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>2496</v>
+        <v>2507</v>
       </c>
       <c r="B282" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C282" s="1" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>2501</v>
+        <v>2512</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>974</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>975</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>2507</v>
+        <v>2514</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>2510</v>
+        <v>2521</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>980</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>981</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>2512</v>
+        <v>2523</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>2514</v>
+        <v>2526</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>2523</v>
+        <v>2528</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C291" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>2527</v>
+        <v>2547</v>
       </c>
       <c r="B292" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="C292" s="1" t="s">
+      <c r="D292" s="1" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>2528</v>
+        <v>2548</v>
       </c>
       <c r="B293" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="C293" s="1" t="s">
+      <c r="D293" s="1" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>2529</v>
+        <v>2550</v>
       </c>
       <c r="B294" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>2548</v>
+        <v>2556</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C297" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>2553</v>
+        <v>2559</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>2556</v>
+        <v>2563</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>2557</v>
+        <v>2568</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>2559</v>
+        <v>2569</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1028</v>
+        <v>837</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>2568</v>
+        <v>2578</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="C303" s="1" t="s">
+      <c r="D303" s="1" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>2569</v>
+        <v>2580</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>2570</v>
+        <v>2583</v>
       </c>
       <c r="B305" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>1035</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>2578</v>
+        <v>2586</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>2580</v>
+        <v>2594</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="D307" s="1" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>2583</v>
+        <v>2596</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>2586</v>
+        <v>2598</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>2594</v>
+        <v>2600</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>2601</v>
+        <v>2609</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>2602</v>
+        <v>2610</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>2603</v>
+        <v>2615</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>2610</v>
+        <v>2619</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>2615</v>
+        <v>2620</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>2619</v>
+        <v>2639</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>2620</v>
+        <v>2640</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>1086</v>
+        <v>837</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>2624</v>
+        <v>2642</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>1087</v>
-      </c>
-[...4 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>2639</v>
+        <v>2653</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>1090</v>
-      </c>
-[...4 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>2640</v>
+        <v>2654</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>1093</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>2641</v>
+        <v>2659</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="C326" s="1" t="s">
+      <c r="D326" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>2642</v>
+        <v>2663</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>2653</v>
+        <v>2668</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1102</v>
+        <v>837</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>2654</v>
+        <v>2669</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>2659</v>
+        <v>2674</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>2663</v>
+        <v>2676</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="C331" s="1" t="s">
+      <c r="D331" s="1" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>2668</v>
+        <v>2677</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>2674</v>
+        <v>2682</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>2676</v>
+        <v>2689</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>2677</v>
+        <v>2698</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>2680</v>
+        <v>2702</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>2682</v>
+        <v>2703</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>2689</v>
+        <v>2709</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>2698</v>
+        <v>2724</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>2702</v>
+        <v>2727</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>2703</v>
+        <v>2730</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>2709</v>
+        <v>2733</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>2724</v>
+        <v>2737</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1149</v>
+        <v>837</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>2727</v>
+        <v>2738</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C345" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="C345" s="1" t="s">
+      <c r="D345" s="1" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>2730</v>
+        <v>2743</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C346" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="C346" s="1" t="s">
+      <c r="D346" s="1" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>2733</v>
+        <v>2746</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C347" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="C347" s="1" t="s">
+      <c r="D347" s="1" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>2737</v>
+        <v>2752</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C348" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="C348" s="1" t="s">
+      <c r="D348" s="1" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>2738</v>
+        <v>2753</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>2743</v>
+        <v>2756</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>2746</v>
+        <v>2757</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>2753</v>
+        <v>2760</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>2756</v>
+        <v>2765</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>2757</v>
+        <v>2777</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>2758</v>
+        <v>2787</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>2760</v>
+        <v>2792</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>2765</v>
+        <v>2794</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="C358" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D358" s="1" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>2777</v>
+        <v>2797</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="C359" s="1" t="s">
+      <c r="D359" s="1" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>2787</v>
+        <v>2800</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1194</v>
       </c>
-      <c r="C360" s="1" t="s">
+      <c r="D360" s="1" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>2792</v>
+        <v>2801</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="C361" s="1" t="s">
+      <c r="D361" s="1" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>2794</v>
+        <v>2802</v>
       </c>
       <c r="B362" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>2797</v>
+        <v>2803</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>2800</v>
+        <v>2813</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>2801</v>
+        <v>2814</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>2802</v>
+        <v>2819</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>2803</v>
+        <v>2824</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>2813</v>
+        <v>2828</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1219</v>
+        <v>837</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>2814</v>
+        <v>2832</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="C369" s="1" t="s">
+      <c r="D369" s="1" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>2819</v>
+        <v>2833</v>
       </c>
       <c r="B370" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="C370" s="1" t="s">
+      <c r="D370" s="1" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>2824</v>
+        <v>2838</v>
       </c>
       <c r="B371" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C371" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="C371" s="1" t="s">
+      <c r="D371" s="1" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>2828</v>
+        <v>2843</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1229</v>
       </c>
-      <c r="C372" s="1" t="s">
+      <c r="D372" s="1" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>2832</v>
+        <v>2848</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>2833</v>
+        <v>2851</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>2838</v>
+        <v>2860</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>2843</v>
+        <v>2863</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>2848</v>
+        <v>2865</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>2851</v>
+        <v>2870</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>2860</v>
+        <v>2871</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>2863</v>
+        <v>2875</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>2865</v>
+        <v>2882</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>2870</v>
+        <v>2883</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>2871</v>
+        <v>2886</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>2875</v>
+        <v>2887</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>2882</v>
+        <v>2891</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>2883</v>
+        <v>2893</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>2886</v>
+        <v>2899</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C387" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>2887</v>
+        <v>2900</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1276</v>
       </c>
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>2891</v>
+        <v>2902</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="1" t="s">
-        <v>1281</v>
+        <v>757</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>2893</v>
+        <v>2914</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D390" s="1" t="s">
         <v>1282</v>
-      </c>
-[...4 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>2899</v>
+        <v>2916</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>1285</v>
-      </c>
-[...4 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>2900</v>
+        <v>2924</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="C392" s="1" t="s">
+      <c r="D392" s="1" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>2902</v>
+        <v>2926</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="C393" s="1" t="s">
+      <c r="D393" s="1" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>2914</v>
+        <v>2934</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>2916</v>
+        <v>2936</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>2924</v>
+        <v>2943</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>2926</v>
+        <v>2945</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>2934</v>
+        <v>2949</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>2936</v>
+        <v>2961</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>2943</v>
+        <v>2963</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>2945</v>
+        <v>2971</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>2949</v>
+        <v>2972</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>2961</v>
+        <v>2974</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>2963</v>
+        <v>2976</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>2971</v>
+        <v>2977</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>2972</v>
+        <v>2979</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1329</v>
+        <v>1241</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1330</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>2974</v>
+        <v>2984</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1331</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>2976</v>
+        <v>2988</v>
       </c>
       <c r="B408" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D408" s="1" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>2977</v>
+        <v>2991</v>
       </c>
       <c r="B409" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D409" s="1" t="s">
         <v>1337</v>
-      </c>
-[...4 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>2979</v>
+        <v>2993</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1253</v>
+        <v>1339</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1254</v>
+        <v>837</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>2984</v>
+        <v>2995</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C411" s="1" t="s">
         <v>1341</v>
       </c>
-      <c r="C411" s="1" t="s">
+      <c r="D411" s="1" t="s">
         <v>1342</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>2988</v>
+        <v>2996</v>
       </c>
       <c r="B412" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C412" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="C412" s="1" t="s">
+      <c r="D412" s="1" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>2991</v>
+        <v>3000</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C413" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="C413" s="1" t="s">
+      <c r="D413" s="1" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>2993</v>
+        <v>3004</v>
       </c>
       <c r="B414" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C414" s="1" t="s">
         <v>1350</v>
       </c>
-      <c r="C414" s="1" t="s">
+      <c r="D414" s="1" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>2995</v>
+        <v>3009</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>2996</v>
+        <v>3015</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1357</v>
+        <v>837</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>3000</v>
+        <v>3016</v>
       </c>
       <c r="B417" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C417" s="1" t="s">
         <v>1358</v>
       </c>
-      <c r="C417" s="1" t="s">
+      <c r="D417" s="1" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>3004</v>
+        <v>3018</v>
       </c>
       <c r="B418" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C418" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="C418" s="1" t="s">
+      <c r="D418" s="1" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>3009</v>
+        <v>3023</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C419" s="1" t="s">
         <v>1364</v>
       </c>
-      <c r="C419" s="1" t="s">
+      <c r="D419" s="1" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>3014</v>
+        <v>3026</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="C420" s="1" t="s">
+      <c r="D420" s="1" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>3015</v>
+        <v>3028</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1370</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>3016</v>
+        <v>3031</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C422" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="C422" s="1" t="s">
+      <c r="D422" s="1" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>3018</v>
+        <v>3043</v>
       </c>
       <c r="B423" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C423" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="C423" s="1" t="s">
+      <c r="D423" s="1" t="s">
         <v>1376</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>3023</v>
+        <v>3045</v>
       </c>
       <c r="B424" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C424" s="1" t="s">
         <v>1378</v>
       </c>
-      <c r="C424" s="1" t="s">
+      <c r="D424" s="1" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>3026</v>
+        <v>3046</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C425" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="C425" s="1" t="s">
+      <c r="D425" s="1" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>3028</v>
+        <v>3047</v>
       </c>
       <c r="B426" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C426" s="1" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>3031</v>
+        <v>3055</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="C427" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>3043</v>
+        <v>3061</v>
       </c>
       <c r="B428" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C428" s="1" t="s">
         <v>1389</v>
       </c>
-      <c r="C428" s="1" t="s">
+      <c r="D428" s="1" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>3045</v>
+        <v>3068</v>
       </c>
       <c r="B429" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C429" s="1" t="s">
         <v>1392</v>
       </c>
-      <c r="C429" s="1" t="s">
+      <c r="D429" s="1" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>3046</v>
+        <v>3069</v>
       </c>
       <c r="B430" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C430" s="1" t="s">
         <v>1395</v>
       </c>
-      <c r="C430" s="1" t="s">
+      <c r="D430" s="1" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>3047</v>
+        <v>3071</v>
       </c>
       <c r="B431" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C431" s="1" t="s">
         <v>1398</v>
       </c>
-      <c r="C431" s="1" t="s">
+      <c r="D431" s="1" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>3055</v>
+        <v>3072</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C432" s="1" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>3061</v>
+        <v>3079</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1405</v>
+        <v>568</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>3068</v>
+        <v>3081</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C434" s="1" t="s">
         <v>1406</v>
       </c>
-      <c r="C434" s="1" t="s">
+      <c r="D434" s="1" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>3069</v>
+        <v>3085</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D435" s="1" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>3071</v>
+        <v>3086</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D436" s="1" t="s">
         <v>1412</v>
-      </c>
-[...4 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>3072</v>
+        <v>3087</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1416</v>
+        <v>1414</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1417</v>
+        <v>568</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>3079</v>
+        <v>3088</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>572</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>3081</v>
+        <v>3091</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>1420</v>
-      </c>
-[...4 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>3085</v>
+        <v>3095</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>1423</v>
-      </c>
-[...4 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>3086</v>
+        <v>3098</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1425</v>
       </c>
-      <c r="C441" s="1" t="s">
+      <c r="D441" s="1" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>3087</v>
+        <v>3100</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>1428</v>
       </c>
-      <c r="C442" s="1" t="s">
+      <c r="D442" s="1" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>3088</v>
+        <v>3102</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>3091</v>
+        <v>3105</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>242</v>
+        <v>1434</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>3095</v>
+        <v>3106</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>3098</v>
+        <v>3110</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>3100</v>
+        <v>3111</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1442</v>
+        <v>397</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>3102</v>
+        <v>3112</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1446</v>
+        <v>689</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>3105</v>
+        <v>3114</v>
       </c>
       <c r="B449" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C449" s="1" t="s">
         <v>1447</v>
       </c>
-      <c r="C449" s="1" t="s">
+      <c r="D449" s="1" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>3106</v>
+        <v>3117</v>
       </c>
       <c r="B450" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="C450" s="1" t="s">
+      <c r="D450" s="1" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>3110</v>
+        <v>3124</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C451" s="1" t="s">
         <v>1453</v>
       </c>
-      <c r="C451" s="1" t="s">
+      <c r="D451" s="1" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>3111</v>
+        <v>3129</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C452" s="1" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>3112</v>
+        <v>3131</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>696</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>3114</v>
+        <v>3132</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>3117</v>
+        <v>3133</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>3121</v>
+        <v>3134</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>3124</v>
+        <v>3135</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1470</v>
+        <v>397</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>3129</v>
+        <v>3136</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>3131</v>
+        <v>3139</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>1477</v>
+        <v>837</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>3132</v>
+        <v>3140</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1478</v>
-      </c>
-[...4 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>3133</v>
+        <v>3143</v>
       </c>
       <c r="B461" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1481</v>
-      </c>
-[...4 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>3134</v>
+        <v>3147</v>
       </c>
       <c r="B462" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1484</v>
-      </c>
-[...4 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>3135</v>
+        <v>3152</v>
       </c>
       <c r="B463" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>1487</v>
-      </c>
-[...4 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1">
-        <v>3136</v>
+        <v>3157</v>
       </c>
       <c r="B464" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="C464" s="1" t="s">
+      <c r="D464" s="1" t="s">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1">
-        <v>3139</v>
+        <v>3159</v>
       </c>
       <c r="B465" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C465" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="C465" s="1" t="s">
+      <c r="D465" s="1" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1">
-        <v>3140</v>
+        <v>3161</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>401</v>
+        <v>1495</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1">
-        <v>3141</v>
+        <v>3162</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1">
-        <v>3143</v>
+        <v>3163</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1">
-        <v>3147</v>
+        <v>3164</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1503</v>
+        <v>397</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1">
-        <v>3152</v>
+        <v>3168</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1">
-        <v>3157</v>
+        <v>3169</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1">
-        <v>3159</v>
+        <v>3171</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1512</v>
+        <v>656</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>1513</v>
+        <v>837</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1">
-        <v>3161</v>
+        <v>3174</v>
       </c>
       <c r="B473" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>1514</v>
-      </c>
-[...4 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1">
-        <v>3162</v>
+        <v>3176</v>
       </c>
       <c r="B474" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>1517</v>
-      </c>
-[...4 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1">
-        <v>3163</v>
+        <v>3177</v>
       </c>
       <c r="B475" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>1520</v>
-      </c>
-[...4 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1">
-        <v>3164</v>
+        <v>3180</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1523</v>
+        <v>1521</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1524</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1">
-        <v>3168</v>
+        <v>3181</v>
       </c>
       <c r="B477" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>1525</v>
-      </c>
-[...4 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1">
-        <v>3169</v>
+        <v>3182</v>
       </c>
       <c r="B478" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>1528</v>
-      </c>
-[...4 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1">
-        <v>3171</v>
+        <v>3184</v>
       </c>
       <c r="B479" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>1531</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1">
-        <v>3174</v>
+        <v>3185</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>1534</v>
+        <v>863</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1">
-        <v>3176</v>
+        <v>3188</v>
       </c>
       <c r="B481" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C481" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="C481" s="1" t="s">
+      <c r="D481" s="1" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1">
-        <v>3177</v>
+        <v>3189</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>1538</v>
       </c>
-      <c r="C482" s="1" t="s">
+      <c r="D482" s="1" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1">
-        <v>3180</v>
+        <v>3190</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C483" s="1" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1">
-        <v>3181</v>
+        <v>3191</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1">
-        <v>3182</v>
+        <v>3193</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="C485" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1">
-        <v>3184</v>
+        <v>3196</v>
       </c>
       <c r="B486" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C486" s="1" t="s">
         <v>1549</v>
       </c>
-      <c r="C486" s="1" t="s">
+      <c r="D486" s="1" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1">
-        <v>3185</v>
+        <v>3197</v>
       </c>
       <c r="B487" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C487" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="C487" s="1" t="s">
+      <c r="D487" s="1" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1">
-        <v>3188</v>
+        <v>3199</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1">
-        <v>3189</v>
+        <v>3205</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="C489" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1">
-        <v>3190</v>
+        <v>3209</v>
       </c>
       <c r="B490" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C490" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="C490" s="1" t="s">
+      <c r="D490" s="1" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1">
-        <v>3191</v>
+        <v>3212</v>
       </c>
       <c r="B491" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="C491" s="1" t="s">
+      <c r="D491" s="1" t="s">
         <v>1564</v>
-      </c>
-[...1 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1">
-        <v>3193</v>
+        <v>3213</v>
       </c>
       <c r="B492" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C492" s="1" t="s">
         <v>1566</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1">
-        <v>3196</v>
+        <v>3214</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1">
-        <v>3197</v>
+        <v>3215</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1">
-        <v>3199</v>
+        <v>3218</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1">
-        <v>3205</v>
+        <v>3222</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>401</v>
+        <v>1578</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1">
-        <v>3209</v>
+        <v>3227</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1581</v>
+        <v>837</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1">
-        <v>3212</v>
+        <v>3228</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1583</v>
+        <v>397</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1584</v>
+        <v>837</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1">
-        <v>3213</v>
+        <v>3229</v>
       </c>
       <c r="B499" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1585</v>
-      </c>
-[...4 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1">
-        <v>3214</v>
+        <v>3232</v>
       </c>
       <c r="B500" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1588</v>
-      </c>
-[...4 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1">
-        <v>3215</v>
+        <v>3235</v>
       </c>
       <c r="B501" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1591</v>
-      </c>
-[...4 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1">
-        <v>3217</v>
+        <v>3236</v>
       </c>
       <c r="B502" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1594</v>
-      </c>
-[...4 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1">
-        <v>3218</v>
+        <v>3237</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1598</v>
+        <v>397</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1">
-        <v>3222</v>
+        <v>3243</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1602</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1">
-        <v>3227</v>
+        <v>3244</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1603</v>
+        <v>1600</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1604</v>
+        <v>1601</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>844</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1">
-        <v>3228</v>
+        <v>3245</v>
       </c>
       <c r="B506" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1605</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1">
-        <v>3229</v>
+        <v>3246</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1">
-        <v>3232</v>
+        <v>3247</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1">
-        <v>3235</v>
+        <v>3248</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1614</v>
+        <v>103</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1">
-        <v>3236</v>
+        <v>3249</v>
       </c>
       <c r="B510" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C510" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="C510" s="1" t="s">
+      <c r="D510" s="1" t="s">
         <v>1616</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1">
-        <v>3237</v>
+        <v>3252</v>
       </c>
       <c r="B511" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C511" s="1" t="s">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1">
-        <v>3243</v>
+        <v>3253</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1">
-        <v>3244</v>
+        <v>3254</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1">
-        <v>3245</v>
+        <v>3255</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1">
-        <v>3246</v>
+        <v>3258</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1">
-        <v>3247</v>
+        <v>3269</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1">
-        <v>3248</v>
+        <v>3270</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="C517" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1">
-        <v>3249</v>
+        <v>3272</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1">
-        <v>3252</v>
+        <v>3274</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="C519" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D519" s="1" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1">
-        <v>3253</v>
+        <v>3275</v>
       </c>
       <c r="B520" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D520" s="1" t="s">
         <v>1643</v>
-      </c>
-[...4 lines deleted...]
-        <v>1645</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1">
-        <v>3254</v>
+        <v>3276</v>
       </c>
       <c r="B521" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D521" s="1" t="s">
         <v>1646</v>
-      </c>
-[...4 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1">
-        <v>3255</v>
+        <v>3278</v>
       </c>
       <c r="B522" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D522" s="1" t="s">
         <v>1649</v>
-      </c>
-[...4 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1">
-        <v>3258</v>
+        <v>3279</v>
       </c>
       <c r="B523" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D523" s="1" t="s">
         <v>1652</v>
-      </c>
-[...4 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1">
-        <v>3259</v>
+        <v>3280</v>
       </c>
       <c r="B524" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D524" s="1" t="s">
         <v>1655</v>
-      </c>
-[...4 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1">
-        <v>3260</v>
+        <v>3281</v>
       </c>
       <c r="B525" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C525" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="C525" s="1" t="s">
+      <c r="D525" s="1" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1">
-        <v>3269</v>
+        <v>3283</v>
       </c>
       <c r="B526" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C526" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="C526" s="1" t="s">
+      <c r="D526" s="1" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1">
-        <v>3270</v>
+        <v>3285</v>
       </c>
       <c r="B527" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C527" s="1" t="s">
         <v>1663</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1">
-        <v>3272</v>
+        <v>3286</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1">
-        <v>3274</v>
+        <v>3292</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>401</v>
+        <v>1669</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1">
-        <v>3275</v>
+        <v>3295</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>401</v>
+        <v>1672</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1">
-        <v>3276</v>
+        <v>3296</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1">
-        <v>3278</v>
+        <v>3298</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1">
-        <v>3279</v>
+        <v>3299</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1679</v>
+        <v>397</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1">
-        <v>3280</v>
+        <v>3300</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1">
-        <v>3281</v>
+        <v>3301</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1">
-        <v>3283</v>
+        <v>3302</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1">
-        <v>3285</v>
+        <v>3305</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1">
-        <v>3286</v>
+        <v>3306</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1">
-        <v>3291</v>
+        <v>3307</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1">
-        <v>3292</v>
+        <v>3308</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1">
-        <v>3295</v>
+        <v>3309</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1">
-        <v>3296</v>
+        <v>3310</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1706</v>
+        <v>397</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1">
-        <v>3298</v>
+        <v>3311</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1">
-        <v>3299</v>
+        <v>3314</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1">
-        <v>3300</v>
+        <v>3317</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1">
-        <v>3301</v>
+        <v>3319</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="C546" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D546" s="1" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1">
-        <v>3302</v>
+        <v>3320</v>
       </c>
       <c r="B547" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C547" s="1" t="s">
         <v>1719</v>
       </c>
-      <c r="C547" s="1" t="s">
+      <c r="D547" s="1" t="s">
         <v>1720</v>
-      </c>
-[...1 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1">
-        <v>3305</v>
+        <v>3322</v>
       </c>
       <c r="B548" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C548" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="C548" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D548" s="1" t="s">
-        <v>1724</v>
+        <v>410</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1">
-        <v>3306</v>
+        <v>3325</v>
       </c>
       <c r="B549" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1725</v>
-      </c>
-[...4 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1">
-        <v>3307</v>
+        <v>3326</v>
       </c>
       <c r="B550" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D550" s="1" t="s">
         <v>1728</v>
-      </c>
-[...4 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1">
-        <v>3308</v>
+        <v>3327</v>
       </c>
       <c r="B551" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D551" s="1" t="s">
         <v>1731</v>
-      </c>
-[...4 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1">
-        <v>3309</v>
+        <v>3329</v>
       </c>
       <c r="B552" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D552" s="1" t="s">
         <v>1734</v>
-      </c>
-[...4 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1">
-        <v>3310</v>
+        <v>3330</v>
       </c>
       <c r="B553" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D553" s="1" t="s">
         <v>1737</v>
-      </c>
-[...4 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1">
-        <v>3311</v>
+        <v>3332</v>
       </c>
       <c r="B554" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C554" s="1" t="s">
         <v>1739</v>
       </c>
-      <c r="C554" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D554" s="1" t="s">
-        <v>1741</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1">
-        <v>3313</v>
+        <v>3333</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1742</v>
+        <v>1740</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1743</v>
+        <v>1353</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1744</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1">
-        <v>3314</v>
+        <v>3335</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1745</v>
+        <v>1742</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1746</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1">
-        <v>3317</v>
+        <v>3336</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1747</v>
+        <v>1744</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1">
-        <v>3319</v>
+        <v>3338</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1">
-        <v>3320</v>
+        <v>3339</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1753</v>
+        <v>397</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1754</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1">
-        <v>3322</v>
+        <v>3342</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>414</v>
+        <v>837</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1">
-        <v>3325</v>
+        <v>3343</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1757</v>
+        <v>1753</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1758</v>
+        <v>1353</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1759</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1">
-        <v>3326</v>
+        <v>3344</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1760</v>
+        <v>1755</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1761</v>
+        <v>1756</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1762</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1">
-        <v>3327</v>
+        <v>3346</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1763</v>
+        <v>1758</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1764</v>
+        <v>1759</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1">
-        <v>3329</v>
+        <v>3347</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1766</v>
+        <v>1761</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1767</v>
+        <v>1762</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1768</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1">
-        <v>3330</v>
+        <v>3348</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1769</v>
+        <v>1764</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1771</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1">
-        <v>3332</v>
+        <v>3349</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1773</v>
+        <v>656</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1527</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1">
-        <v>3333</v>
+        <v>3351</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1365</v>
+        <v>1770</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1">
-        <v>3335</v>
+        <v>3352</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1776</v>
+        <v>1772</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1777</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1">
-        <v>3336</v>
+        <v>3356</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1778</v>
+        <v>1774</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1779</v>
+        <v>1775</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1">
-        <v>3338</v>
+        <v>3357</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1781</v>
+        <v>1777</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>401</v>
+        <v>1778</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1782</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1">
-        <v>3339</v>
+        <v>3359</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1">
-        <v>3342</v>
+        <v>3360</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>844</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1">
-        <v>3343</v>
+        <v>3361</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1365</v>
+        <v>1785</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1788</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1">
-        <v>3344</v>
+        <v>3363</v>
       </c>
       <c r="B574" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D574" s="1" t="s">
         <v>1789</v>
-      </c>
-[...4 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1">
-        <v>3346</v>
+        <v>3364</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1792</v>
+        <v>1790</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1793</v>
+        <v>397</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1794</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1">
-        <v>3347</v>
+        <v>3365</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1796</v>
+        <v>1509</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1797</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1">
-        <v>3348</v>
+        <v>3367</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1">
-        <v>3349</v>
+        <v>3368</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>663</v>
+        <v>1798</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1802</v>
+        <v>837</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1">
-        <v>3351</v>
+        <v>3369</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1">
-        <v>3352</v>
+        <v>3370</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>401</v>
+        <v>1803</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1807</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1">
-        <v>3354</v>
+        <v>3371</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1809</v>
+        <v>397</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1">
-        <v>3356</v>
+        <v>3372</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1">
-        <v>3357</v>
+        <v>3373</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1590</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1">
-        <v>3358</v>
+        <v>3374</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1816</v>
+        <v>1813</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1817</v>
+        <v>1814</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1818</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1">
-        <v>3359</v>
+        <v>3375</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1819</v>
+        <v>1816</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>401</v>
+        <v>1817</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1820</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1">
-        <v>3360</v>
+        <v>3376</v>
       </c>
       <c r="B586" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D586" s="1" t="s">
         <v>1821</v>
-      </c>
-[...4 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1">
-        <v>3361</v>
+        <v>3377</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1824</v>
+        <v>1822</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1825</v>
+        <v>397</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1826</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1">
-        <v>3363</v>
+        <v>3379</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1827</v>
+        <v>1824</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1828</v>
+        <v>1825</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1829</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1">
-        <v>3364</v>
+        <v>3382</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>401</v>
+        <v>1828</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1831</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1">
-        <v>3365</v>
+        <v>3383</v>
       </c>
       <c r="B590" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D590" s="1" t="s">
         <v>1832</v>
-      </c>
-[...4 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1">
-        <v>3367</v>
+        <v>3384</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1835</v>
+        <v>397</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1836</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1">
-        <v>3368</v>
+        <v>3385</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1837</v>
+        <v>1834</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1838</v>
+        <v>397</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>844</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1">
-        <v>3369</v>
+        <v>3386</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1839</v>
+        <v>1836</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1840</v>
+        <v>1837</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1841</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1">
-        <v>3370</v>
+        <v>3387</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1842</v>
+        <v>1839</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>1843</v>
+        <v>397</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1">
-        <v>3371</v>
+        <v>3388</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>401</v>
+        <v>1842</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1">
-        <v>3372</v>
+        <v>3390</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1847</v>
+        <v>1844</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1849</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1">
-        <v>3373</v>
+        <v>3391</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1850</v>
+        <v>1847</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>1851</v>
+        <v>1848</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1852</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1">
-        <v>3374</v>
+        <v>3392</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1853</v>
+        <v>1850</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>1854</v>
+        <v>1851</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1">
-        <v>3375</v>
+        <v>3393</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1856</v>
+        <v>1853</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1857</v>
+        <v>1854</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1858</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1">
-        <v>3376</v>
+        <v>3394</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1861</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1">
-        <v>3377</v>
+        <v>3395</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1862</v>
+        <v>1859</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>401</v>
+        <v>1733</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1863</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1">
-        <v>3379</v>
+        <v>3396</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1865</v>
+        <v>1862</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1866</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1">
-        <v>3380</v>
+        <v>3399</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1867</v>
+        <v>1864</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>401</v>
+        <v>1865</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1868</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1">
-        <v>3382</v>
+        <v>3400</v>
       </c>
       <c r="B604" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D604" s="1" t="s">
         <v>1869</v>
-      </c>
-[...4 lines deleted...]
-        <v>1871</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1">
-        <v>3383</v>
+        <v>3401</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1872</v>
+        <v>1870</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1873</v>
+        <v>1733</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1874</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1">
-        <v>3384</v>
+        <v>3402</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1875</v>
+        <v>1872</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1527</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1">
-        <v>3385</v>
+        <v>3404</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>401</v>
+        <v>797</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1877</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1">
-        <v>3386</v>
+        <v>3405</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1878</v>
+        <v>1876</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1879</v>
+        <v>1775</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1880</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1">
-        <v>3387</v>
+        <v>3407</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>401</v>
+        <v>1879</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1882</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1">
-        <v>3388</v>
+        <v>3408</v>
       </c>
       <c r="B610" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C610" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D610" s="1" t="s">
         <v>1883</v>
-      </c>
-[...4 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1">
-        <v>3390</v>
+        <v>3409</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1887</v>
+        <v>1733</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1888</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1">
-        <v>3391</v>
+        <v>3410</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1890</v>
+        <v>1733</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1">
-        <v>3392</v>
+        <v>3413</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1">
-        <v>3393</v>
+        <v>3414</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1896</v>
+        <v>397</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1897</v>
+        <v>837</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1">
-        <v>3394</v>
+        <v>3415</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1898</v>
+        <v>1892</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1899</v>
+        <v>1893</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1900</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1">
-        <v>3395</v>
+        <v>3416</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1901</v>
+        <v>1895</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1767</v>
+        <v>1896</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1902</v>
+        <v>837</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1">
-        <v>3396</v>
+        <v>3417</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1903</v>
+        <v>1897</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1905</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1">
-        <v>3397</v>
+        <v>3418</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1906</v>
+        <v>1900</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1907</v>
+        <v>1901</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1908</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1">
-        <v>3399</v>
+        <v>3419</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1911</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1">
-        <v>3400</v>
+        <v>3420</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1912</v>
+        <v>1906</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1913</v>
+        <v>397</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1914</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1">
-        <v>3401</v>
+        <v>3421</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1767</v>
+        <v>1909</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1916</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1">
-        <v>3402</v>
+        <v>3422</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1917</v>
+        <v>1911</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1918</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1">
-        <v>3403</v>
+        <v>3423</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>1920</v>
+        <v>397</v>
       </c>
       <c r="D623" s="1" t="s">
-        <v>1921</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1">
-        <v>3404</v>
+        <v>3424</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>804</v>
+        <v>1916</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1">
-        <v>3405</v>
+        <v>3425</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1812</v>
+        <v>1506</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1925</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1">
-        <v>3407</v>
+        <v>3426</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1926</v>
+        <v>1920</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1928</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1">
-        <v>3408</v>
+        <v>3428</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1930</v>
+        <v>1924</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1931</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1">
-        <v>3409</v>
+        <v>3429</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1932</v>
+        <v>1926</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1767</v>
+        <v>1927</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1933</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1">
-        <v>3410</v>
+        <v>3430</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1934</v>
+        <v>1929</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1767</v>
+        <v>1930</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1">
-        <v>3413</v>
+        <v>3431</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1">
-        <v>3414</v>
+        <v>3433</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>401</v>
+        <v>1936</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>844</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1">
-        <v>3415</v>
+        <v>3434</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1941</v>
+        <v>397</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1">
-        <v>3416</v>
+        <v>3437</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>844</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1">
-        <v>3417</v>
+        <v>3438</v>
       </c>
       <c r="B634" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D634" s="1" t="s">
         <v>1945</v>
-      </c>
-[...4 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1">
-        <v>3418</v>
+        <v>3439</v>
       </c>
       <c r="B635" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D635" s="1" t="s">
         <v>1948</v>
-      </c>
-[...4 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1">
-        <v>3419</v>
+        <v>3440</v>
       </c>
       <c r="B636" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D636" s="1" t="s">
         <v>1951</v>
-      </c>
-[...4 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1">
-        <v>3420</v>
+        <v>3442</v>
       </c>
       <c r="B637" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D637" s="1" t="s">
         <v>1954</v>
-      </c>
-[...4 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1">
-        <v>3421</v>
+        <v>3443</v>
       </c>
       <c r="B638" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C638" s="1" t="s">
         <v>1956</v>
       </c>
-      <c r="C638" s="1" t="s">
+      <c r="D638" s="1" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1">
-        <v>3422</v>
+        <v>3444</v>
       </c>
       <c r="B639" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C639" s="1" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1">
-        <v>3423</v>
+        <v>3445</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>401</v>
+        <v>1962</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1">
-        <v>3424</v>
+        <v>3446</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1965</v>
+        <v>837</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1">
-        <v>3425</v>
+        <v>3447</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>1526</v>
+        <v>1967</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1">
-        <v>3426</v>
+        <v>3448</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1">
-        <v>3428</v>
+        <v>3449</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="1">
-        <v>3429</v>
+        <v>3450</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="1">
-        <v>3430</v>
+        <v>3452</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="1">
-        <v>3431</v>
+        <v>3453</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="1">
-        <v>3433</v>
+        <v>3454</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1984</v>
+        <v>812</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1985</v>
+        <v>837</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="1">
-        <v>3434</v>
+        <v>3455</v>
       </c>
       <c r="B649" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C649" s="1" t="s">
         <v>1986</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>1987</v>
-      </c>
-[...180 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">