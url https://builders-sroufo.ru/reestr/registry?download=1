--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1988">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1971">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00004</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Дон-Строй"
 ИНН 6165080425
 ОГРН 1026103720257</t>
   </si>
   <si>
     <t>344065, Ростовская область, г. Ростов-на-Дону, ул. Троллейбусная, владение 24/2В, оф. 322</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3005629 доб. 31, 8 (863) 3005625
@@ -2657,51 +2657,51 @@
   <si>
     <t xml:space="preserve">8 (863) 3330550, +7 (962) 4411393
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КОНСТРУКТИВНАЯ СИСТЕМА"
 ИНН 6163148526
 ОГРН 1166196086627</t>
   </si>
   <si>
     <t>344072, Ростовская область, г. Ростов-на-Дону, ул. Вересаева, д. 101/3, строение 1, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 550400, +7 (962) 4411393
 </t>
   </si>
   <si>
     <t>Федеральное государственное бюджетное образовательное учреждение высшего образования "Южно-Российский государственный политехнический университет (НПИ) имени М.И. Платова"
 ИНН 6150010834
 ОГРН 1026102216030</t>
   </si>
   <si>
     <t>346428, Ростовская область, г. Новочеркасск, ул. Просвещения, д. 132</t>
   </si>
   <si>
-    <t>8 (8632) 255323, 8 (8632) 255452
+    <t>8 (86352) 255323
 www.npi-tu.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гиперион"
 ИНН 6150063748
 ОГРН 1106183002056</t>
   </si>
   <si>
     <t>346431, Ростовская область, г. Новочеркасск, ш. Харьковское, д. 48Б, этаж 1 помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86352) 21883, 8 (863) 3032350
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РЕНОВАЦИЯ"
 ИНН 6164050259
 ОГРН 1156196054211</t>
   </si>
   <si>
     <t>344003, Ростовская область, г. Ростов-на-Дону, ул. Лермонтовская, д. 108, оф. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3011561, 8 (863) 3101561
 </t>
@@ -3747,51 +3747,51 @@
 ИНН 150407451643
 ОГРН 316619600177660</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 6364099, +7 (919) 8711948
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Контакт-ЭЛ"
 ИНН 6165107155
 ОГРН 1036165013015</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Мечникова, д. 79/1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2424455
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Контур"
 ИНН 6165038737
 ОГРН 1026103745744</t>
   </si>
   <si>
-    <t>344068, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 40, оф. 47</t>
+    <t>344068, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, зд. 40Б, помещ. 6</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2471490, 8 (863) 2327667
 </t>
   </si>
   <si>
     <t>Федеральное государственное бюджетное учреждение "Управление мелиорации земель и сельскохозяйственного водоснабжения по Ростовской области"
 ИНН 6164203071
 ОГРН 1026103278893</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Михаила Нагибина, д. 14-а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 262-59-61, 8 (863) 262-50-09
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строй-Инжиниринг"
 ИНН 6165169715
 ОГРН 1116165003921</t>
   </si>
   <si>
     <t>344079, Ростовская область, г. Ростов-на-Дону, ул. Павлодарская, д. 18а</t>
   </si>
@@ -3993,51 +3993,51 @@
   <si>
     <t>347905, Ростовская область, г. Таганрог, ул. Дзержинского, д. 142-6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5564823
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания ЮгДонСтрой"
 ИНН 6167127855
 ОГРН 1146196006813</t>
   </si>
   <si>
     <t>344025, Ростовская область, г. Ростов-на-Дону, ул. Рыльского, д. 17</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2660068
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью НПО "ЭРА"
 ИНН 6165171746
 ОГРН 1116165006473</t>
   </si>
   <si>
-    <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, зд. 59в/101, помещ. 301</t>
+    <t>344091, Ростовская область, г. Ростов-на-Дону, ул. Пескова, зд. 1, стр. 1</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР АвтоматикаТрансСервис"
 ИНН 6165111546
 ОГРН 1036165026732</t>
   </si>
   <si>
     <t>344038, Ростовская область, г. Ростов-на-Дону, пр-кт Ленина, д. 46Б, оф. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2458000, +7 (905) 9550587, 8 (863) 2452405, 8 (863) 2450000
 </t>
   </si>
   <si>
     <t>Акционерное общество "СИБЮГСТРОЙ"
 ИНН 6165029387
 ОГРН 1026103716352</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 232/199, 3 этаж</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2194560, 8 (863) 2194561
 </t>
   </si>
@@ -4450,62 +4450,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЭНЕРГОСИТИ ИНЖИНИРИНГ"
 ИНН 6154140898
 ОГРН 1156196060723</t>
   </si>
   <si>
     <t>347913, Ростовская область, г. Таганрог, ул. Большая Бульварная, д. 12, комн. 301</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4079222, +7 (909) 4047680
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Геострой СП"
 ИНН 6102061878
 ОГРН 1146181003550</t>
   </si>
   <si>
     <t>346715, Ростовская область, Аксайский район, п. Янтарный, ул. Янтарная, д. 80</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2108889
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Тензор-Транс"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Водные ресурсы"
 ИНН 6166100113
 ОГРН 1166196081930</t>
   </si>
   <si>
     <t>344029, Ростовская область, г. Ростов-на-Дону, ул. Менжинского, д. 2 Л, оф. 234</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (863) 2400420
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "Фактор-СБ"
 ИНН 6166104238
 ОГРН 1176196014224</t>
   </si>
   <si>
     <t>344045, Ростовская область, г. Ростов-на-Дону, ул. Долгая, д. 133</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БАЗАЛЬТ"
 ИНН 6167138198
 ОГРН 1176196015445</t>
   </si>
   <si>
@@ -4804,51 +4792,51 @@
   <si>
     <t>347913, Ростовская область, г. Таганрог, ул. Калинина, д. 127 А, комн. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86343) 87227
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Агротехкомплект"
 ИНН 6164237031
 ОГРН 1056164110826</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Согласия, д. 7, оф. 101</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2271251, 8 (863) 2370952
 </t>
   </si>
   <si>
     <t>Публичное акционерное общество "Таганрогский котлостроительный завод "Красный котельщик"
 ИНН 6154023009
 ОГРН 1026102573562</t>
   </si>
   <si>
-    <t>347910, Ростовская область, г. Таганрог, ул. Ленина, д. 220</t>
+    <t>347910, Ростовская область, г. Таганрог, ул. Ленина, зд. 220, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 313532, 8 (8634) 313535
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРЕМИУМ ИНЖИНИРИНГ"
 ИНН 6161097925
 ОГРН 1226100034093</t>
   </si>
   <si>
     <t>344113, Ростовская область, г. Ростов-на-Дону, пр-кт Космонавтов, зд 23 Б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2800450, 8 (863) 2800451
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮГ-Еврострой"
 ИНН 6167138504
 ОГРН 1176196019251</t>
   </si>
   <si>
     <t>344037, Ростовская область, г. Ростов-на-Дону, ул. 22-я Линия, д. 34, корп. А оф. 7</t>
   </si>
@@ -4919,62 +4907,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Пром Эксперт"
 ИНН 6164029585
 ОГРН 1156196040626</t>
   </si>
   <si>
     <t>344113, Ростовская область, г. Ростов-на-Дону, бул. Комарова, д. 28Е, оф. 205</t>
   </si>
   <si>
     <t>8 (863) 3100395
 http://www.prom-expert.org</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ст-Сторум"
 ИНН 3435028342
 ОГРН 1103435001890</t>
   </si>
   <si>
     <t>346800, Ростовская область, Мясниковский район, территория Юго-Восточная промзона, д. 10</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 278-77-33
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Волгодонск-Прибор"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Волгодонское Монтажное Управление"
 ИНН 6143066681
 ОГРН 1076143003826</t>
   </si>
   <si>
     <t>347380, Ростовская область, г. Волгодонск, ул. И. Смолякова, зд 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8639) 223827, 8 (8639) 297179, 8 (8639) 256002
 </t>
   </si>
   <si>
     <t>Акционерное общество "Энергосервис Юга"
 ИНН 6164301167
 ОГРН 1106164005750</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 49/42</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 473-35-86
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Югкомплексстрой"
@@ -5737,62 +5713,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "НИКСАН"
 ИНН 6141046055
 ОГРН 1146181001713</t>
   </si>
   <si>
     <t>346880, Ростовская область, г. Батайск, ул. М.Горького, д. 356 Е, оф. 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2400038, +7 (928) 1795952
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СПЕЦМОНТАЖ-АГНКС/АГЗС"
 ИНН 6155082906
 ОГРН 1206100017320</t>
   </si>
   <si>
     <t>346512, Ростовская область, г. Шахты, ул. Наклонная, д. 5В</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 2555326
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "КИНГ-СТРОЙ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Р-СТРОЙ"
 ИНН 6165225889
 ОГРН 1206100023502</t>
   </si>
   <si>
     <t>344068, Ростовская область, г. Ростов-на-Дону, пер. Орджоникидзе, д. 13</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2701152
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВЭМА"
 ИНН 1660246059
 ОГРН 1151690050930</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. Береговая, д. 8, оф. 1005</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1132249
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Василенко Олег Викторович
@@ -5928,62 +5892,50 @@
     <t xml:space="preserve">+7 (908) 5156515
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Петров Сергей Владимирович
 ИНН 616513621913
 ОГРН 319619600151205</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5897535
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Засевенко Владимир Иванович
 ИНН 614703613650
 ОГРН 320619600103347</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Каменск-Шахтинский</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86355) 42706
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Габриелян Артур Габриелович
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Белова Любовь Викторовна
 ИНН 615015327508
 ОГРН 321619600118896</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СМПК-5"
 ИНН 6143022187
 ОГРН 1026101938950</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ш. Романовское, д. 18</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8639) 270120
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Желдорстрой"
 ИНН 6165229918
 ОГРН 1216100020729</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пер. Семашко, д. 117А</t>
   </si>
   <si>
@@ -6442,59 +6394,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Стандарт Строй"
 ИНН 6167204394
 ОГРН 1226100029627</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Мясникова, зд 54, оф. 406</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5988448
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНАЯ КОМПАНИЯ ФИЛЬ"
 ИНН 6161097058
 ОГРН 1226100021740</t>
   </si>
   <si>
     <t>346780, Ростовская область, г. Азов, пер. Красноармейский, д. 88Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 4134143
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Пузян Олег Артушович
-[...7 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "КС-Девелопмент"
 ИНН 6165190146
 ОГРН 1146165004028</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Нансена, д. 148А, оф. 401</t>
   </si>
   <si>
     <t>+7 (988) 2540707
 www.ksdevelopment.ru</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кучеренко Александр Иванович
 ИНН 616512553202
 ОГРН 323619600133246</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 5898281
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кратов Александр Сергеевич
 ИНН 616898838381
 ОГРН 319619600167845</t>
   </si>
@@ -6589,62 +6532,50 @@
   <si>
     <t>Общество с ограниченной ответственностью СК "ТРИАДА"
 ИНН 6150103461
 ОГРН 1236100007659</t>
   </si>
   <si>
     <t>346429, Ростовская область, г. Новочеркасск, ул. Урицкого, д. 4, кв. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (904) 4412294
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ШЕВА-ИМПЭКС"
 ИНН 6147041409
 ОГРН 1216100003580</t>
   </si>
   <si>
     <t>347805, Ростовская область, г. Каменск-Шахтинский, пер. Башкевича, д. 90А, оф. 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 0226295
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ПромСтройПроект"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "МонтажСетьСтрой"
 ИНН 6165221500
 ОГРН 1196196038170</t>
   </si>
   <si>
     <t>344018, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, зд 80, оф. 203</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1466043
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Бурдуковская Екатерина Александровна
 ИНН 230404265871
 ОГРН 323080000007387</t>
   </si>
   <si>
     <t xml:space="preserve"> Краснодарский край, г. Краснодар</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 0500707
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Сенченко Эльвира Николаевна
@@ -6781,106 +6712,82 @@
     <t xml:space="preserve">+7 (950) 8447733
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Траст Строй"
 ИНН 6147038798
 ОГРН 1156191001372</t>
   </si>
   <si>
     <t>347810, Ростовская область, г. Каменск-Шахтинский, пер. Станционный, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5471357
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Нетребин Андрей Юрьевич
 ИНН 616104181411
 ОГРН 316619600254352</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2792800
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью СК "ЮГ-СТРОЙ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ГарантСтрой"
 ИНН 6116010746
 ОГРН 1166196074010</t>
   </si>
   <si>
     <t>347251, Ростовская область, Константиновский район, г. Константиновск, ул. Промышленная, д. 24, комн. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажное управление "Согласие"
 ИНН 6161037387
 ОГРН 1026102909073</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Филимоновская, д. 174, оф. 201</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8633) 081524
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Паритет"
 ИНН 6168106128
 ОГРН 1196196009041</t>
   </si>
   <si>
     <t>344045, Ростовская область, г. Ростов-на-Дону, ул. Думенко, д. 1/6, оф. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 2922879
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Егоров Александр Николаевич
 ИНН 614002049795
 ОГРН 312618819200059</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Азов</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6142525
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СК10 Строительное управление-7"
 ИНН 6163232739
 ОГРН 1246100014665</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Нижнебульварная, зд 6, оф. 805.2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2003333
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АТОМЭЛЕКТРОМОНТАЖ"
@@ -7091,50 +6998,53 @@
 ИНН 6162091404
 ОГРН 1246100031066</t>
   </si>
   <si>
     <t>344001, Ростовская область, г. Ростов-на-Дону, ул. Собино, д. 5, комн. 2В</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86326) 98222
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Дурнев Дмитрий Николаевич
 ИНН 614802701000
 ОГРН 318619600014463</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 7050263
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Малхасян Серёжа Анушаванович
 ИНН 614214773671
 ОГРН 324619600125146</t>
   </si>
   <si>
+    <t xml:space="preserve"> Ростовская область, Белокалитвинский район</t>
+  </si>
+  <si>
     <t xml:space="preserve">+7 (918) 5966075
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Морской зерновой терминал"
 ИНН 6154079548
 ОГРН 1026102586355</t>
   </si>
   <si>
     <t>347922, Ростовская область, г. Таганрог, ул. Комсомольский спуск, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8634) 625568
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АС-Строй"
 ИНН 6164140294
 ОГРН 1236100000730</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 8а, кв. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройинвест"
@@ -7229,62 +7139,50 @@
     <t xml:space="preserve">+7 (919) 8888061
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Джачвлиани Наталья Александровна
 ИНН 616504836905
 ОГРН 317619600104812</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 6280405
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Алаев Денис Юрьевич
 ИНН 611403487046
 ОГРН 325619600035439</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, Каменский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (951) 8303794
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Красный ковчег"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ПРОМКАПСТРОЙ"
 ИНН 6143096647
 ОГРН 1186196029238</t>
   </si>
   <si>
     <t>347360, Ростовская область, г. Волгодонск, ул. 30 лет Победы, д. 6, кв. 11</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5908321
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Зинченко Алексей Александрович
 ИНН 230810543521
 ОГРН 320237500114212</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Папанов Алексей Евгеньевич
 ИНН 616611111269
 ОГРН 315619600051481</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1403667
 </t>
   </si>
@@ -7887,50 +7785,84 @@
 ИНН 6155094387
 ОГРН 1246100030263</t>
   </si>
   <si>
     <t>346503, Ростовская область, г. Шахты, ул. Производственная, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1958151
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Борщёва Екатерина Валерьевна
 ИНН 262410431311
 ОГРН 323619600197511</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДомСтрой"
 ИНН 6165245074
 ОГРН 1266100004720</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Вавилова, зд. 61, помещ. 301</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2263040
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Лавров Сергей Иванович
+ИНН 615412198658
+ОГРН 326619600169819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 1302613
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПОЛЯРНЫЙ"
+ИНН 6161152615
+ОГРН 1256100006986</t>
+  </si>
+  <si>
+    <t>344094, Ростовская область, г. Ростов-на-Дону, ул. Можайская, д. 30</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью Специализированный Застройщик "Юг-Стройфорт"
+ИНН 6150101320
+ОГРН 1216100018507</t>
+  </si>
+  <si>
+    <t>346428, Ростовская область, г. Новочеркасск, ул. Просвещения, д. 108, помещ. 6</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Косарев Павел Владимирович
+ИНН 615490098139
+ОГРН 319619600079382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (909) 4306989
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -8237,54 +8169,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D649"/>
+  <dimension ref="A1:D644"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D649"/>
+      <selection activeCell="A1" sqref="A1:D644"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -13027,4358 +12959,4288 @@
         <v>1135</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
         <v>2727</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1146</v>
+        <v>837</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="C344" s="1" t="s">
+      <c r="D344" s="1" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>2738</v>
+        <v>2743</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>2760</v>
+        <v>2765</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>2765</v>
+        <v>2777</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>2777</v>
+        <v>2787</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>2787</v>
+        <v>2792</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="C357" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D357" s="1" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>2794</v>
+        <v>2797</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>2797</v>
+        <v>2800</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>2803</v>
+        <v>2813</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>2814</v>
+        <v>2819</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>2819</v>
+        <v>2824</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>2824</v>
+        <v>2828</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1216</v>
+        <v>837</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="B368" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C368" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="C368" s="1" t="s">
+      <c r="D368" s="1" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>2833</v>
+        <v>2838</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>2838</v>
+        <v>2843</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>2843</v>
+        <v>2848</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>2851</v>
+        <v>2860</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>2860</v>
+        <v>2863</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>2865</v>
+        <v>2870</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>2871</v>
+        <v>2875</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>2875</v>
+        <v>2882</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>2883</v>
+        <v>2887</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>2886</v>
+        <v>2891</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>2887</v>
+        <v>2893</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>2891</v>
+        <v>2899</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C385" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D385" s="1" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>2893</v>
+        <v>2900</v>
       </c>
       <c r="B386" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C386" s="1" t="s">
         <v>1270</v>
       </c>
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D387" s="1" t="s">
-        <v>1274</v>
+        <v>757</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>2900</v>
+        <v>2914</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1275</v>
       </c>
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>2902</v>
+        <v>2916</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1278</v>
       </c>
-      <c r="C389" s="1" t="s">
+      <c r="D389" s="1" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>2914</v>
+        <v>2924</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>2916</v>
+        <v>2926</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>2924</v>
+        <v>2934</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>2926</v>
+        <v>2936</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>2934</v>
+        <v>2943</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>2936</v>
+        <v>2945</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>2945</v>
+        <v>2961</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>2949</v>
+        <v>2963</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>2961</v>
+        <v>2971</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>2963</v>
+        <v>2972</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>2972</v>
+        <v>2976</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>2974</v>
+        <v>2977</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1323</v>
+        <v>1238</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1324</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>2977</v>
+        <v>2984</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D405" s="1" t="s">
         <v>1325</v>
-      </c>
-[...4 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>2979</v>
+        <v>2988</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1328</v>
-      </c>
-[...4 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>2984</v>
+        <v>2991</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>2988</v>
+        <v>2993</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1334</v>
+        <v>837</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="B409" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C409" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="C409" s="1" t="s">
+      <c r="D409" s="1" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>2993</v>
+        <v>2996</v>
       </c>
       <c r="B410" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C410" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="C410" s="1" t="s">
+      <c r="D410" s="1" t="s">
         <v>1339</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>2995</v>
+        <v>3000</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>2996</v>
+        <v>3004</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>3000</v>
+        <v>3009</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>3004</v>
+        <v>3015</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1351</v>
+        <v>837</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>3009</v>
+        <v>3016</v>
       </c>
       <c r="B415" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C415" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="C415" s="1" t="s">
+      <c r="D415" s="1" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>3015</v>
+        <v>3018</v>
       </c>
       <c r="B416" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C416" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="C416" s="1" t="s">
+      <c r="D416" s="1" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>3016</v>
+        <v>3023</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>3018</v>
+        <v>3026</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>3023</v>
+        <v>3028</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C419" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>3026</v>
+        <v>3031</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1366</v>
       </c>
-      <c r="C420" s="1" t="s">
+      <c r="D420" s="1" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>3028</v>
+        <v>3043</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C421" s="1" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>3031</v>
+        <v>3045</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>3043</v>
+        <v>3046</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>3046</v>
+        <v>3055</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="C425" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>3047</v>
+        <v>3061</v>
       </c>
       <c r="B426" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C426" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="C426" s="1" t="s">
+      <c r="D426" s="1" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>3055</v>
+        <v>3068</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C427" s="1" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>3061</v>
+        <v>3069</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>3071</v>
+        <v>3079</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1399</v>
+        <v>568</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>3072</v>
+        <v>3081</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C432" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="C432" s="1" t="s">
+      <c r="D432" s="1" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>3079</v>
+        <v>3085</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D433" s="1" t="s">
         <v>1403</v>
-      </c>
-[...4 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>3081</v>
+        <v>3086</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C434" s="1" t="s">
         <v>1405</v>
       </c>
-      <c r="C434" s="1" t="s">
+      <c r="D434" s="1" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>1409</v>
+        <v>568</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1410</v>
       </c>
-      <c r="C436" s="1" t="s">
+      <c r="D436" s="1" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>3087</v>
+        <v>3091</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>1413</v>
       </c>
-      <c r="C437" s="1" t="s">
+      <c r="D437" s="1" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>3088</v>
+        <v>3095</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>3091</v>
+        <v>3098</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>3095</v>
+        <v>3100</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>3100</v>
+        <v>3105</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>3102</v>
+        <v>3106</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>3105</v>
+        <v>3110</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>3106</v>
+        <v>3111</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="C445" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C446" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D446" s="1" t="s">
-        <v>1441</v>
+        <v>689</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>3111</v>
+        <v>3114</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1442</v>
-      </c>
-[...4 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>3112</v>
+        <v>3117</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>1444</v>
       </c>
-      <c r="C448" s="1" t="s">
+      <c r="D448" s="1" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>3114</v>
+        <v>3124</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>3117</v>
+        <v>3129</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>3124</v>
+        <v>3131</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>3129</v>
+        <v>3133</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>3132</v>
+        <v>3135</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C454" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C455" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="C455" s="1" t="s">
+      <c r="D455" s="1" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>3134</v>
+        <v>3139</v>
       </c>
       <c r="B456" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C456" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="C456" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D456" s="1" t="s">
-        <v>1469</v>
+        <v>837</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>3135</v>
+        <v>3140</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1470</v>
+        <v>1468</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1471</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>3136</v>
+        <v>3143</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1472</v>
-      </c>
-[...4 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>3139</v>
+        <v>3147</v>
       </c>
       <c r="B459" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1475</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>3140</v>
+        <v>3152</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C460" s="1" t="s">
         <v>1477</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>3143</v>
+        <v>3157</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>3147</v>
+        <v>3159</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>3152</v>
+        <v>3161</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="1">
-        <v>3157</v>
+        <v>3162</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="1">
-        <v>3159</v>
+        <v>3163</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="1">
-        <v>3161</v>
+        <v>3164</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="C466" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="1">
-        <v>3162</v>
+        <v>3168</v>
       </c>
       <c r="B467" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C467" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="C467" s="1" t="s">
+      <c r="D467" s="1" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="1">
-        <v>3163</v>
+        <v>3171</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1501</v>
+        <v>656</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1502</v>
+        <v>837</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="1">
-        <v>3164</v>
+        <v>3174</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1503</v>
+        <v>1500</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>397</v>
+        <v>1501</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="1">
-        <v>3168</v>
+        <v>3176</v>
       </c>
       <c r="B470" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>1505</v>
-      </c>
-[...4 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="1">
-        <v>3169</v>
+        <v>3177</v>
       </c>
       <c r="B471" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>1508</v>
-      </c>
-[...4 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="1">
-        <v>3171</v>
+        <v>3180</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1511</v>
+        <v>1509</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>656</v>
+        <v>397</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>837</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="1">
-        <v>3174</v>
+        <v>3181</v>
       </c>
       <c r="B473" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C473" s="1" t="s">
         <v>1512</v>
       </c>
-      <c r="C473" s="1" t="s">
+      <c r="D473" s="1" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="1">
-        <v>3176</v>
+        <v>3182</v>
       </c>
       <c r="B474" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C474" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="C474" s="1" t="s">
+      <c r="D474" s="1" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="1">
-        <v>3177</v>
+        <v>3184</v>
       </c>
       <c r="B475" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C475" s="1" t="s">
         <v>1518</v>
       </c>
-      <c r="C475" s="1" t="s">
+      <c r="D475" s="1" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="1">
-        <v>3180</v>
+        <v>3185</v>
       </c>
       <c r="B476" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C476" s="1" t="s">
         <v>1521</v>
       </c>
-      <c r="C476" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D476" s="1" t="s">
-        <v>1522</v>
+        <v>863</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="1">
-        <v>3181</v>
+        <v>3188</v>
       </c>
       <c r="B477" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C477" s="1" t="s">
         <v>1523</v>
       </c>
-      <c r="C477" s="1" t="s">
+      <c r="D477" s="1" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="1">
-        <v>3182</v>
+        <v>3189</v>
       </c>
       <c r="B478" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C478" s="1" t="s">
         <v>1526</v>
       </c>
-      <c r="C478" s="1" t="s">
+      <c r="D478" s="1" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="1">
-        <v>3184</v>
+        <v>3190</v>
       </c>
       <c r="B479" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C479" s="1" t="s">
         <v>1529</v>
       </c>
-      <c r="C479" s="1" t="s">
+      <c r="D479" s="1" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="1">
-        <v>3185</v>
+        <v>3191</v>
       </c>
       <c r="B480" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C480" s="1" t="s">
         <v>1532</v>
       </c>
-      <c r="C480" s="1" t="s">
+      <c r="D480" s="1" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="1">
-        <v>3188</v>
+        <v>3193</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="C481" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="1">
-        <v>3189</v>
+        <v>3196</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="C482" s="1" t="s">
+      <c r="D482" s="1" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="1">
-        <v>3190</v>
+        <v>3197</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C483" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="C483" s="1" t="s">
+      <c r="D483" s="1" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="1">
-        <v>3191</v>
+        <v>3199</v>
       </c>
       <c r="B484" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C484" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="C484" s="1" t="s">
+      <c r="D484" s="1" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="1">
-        <v>3193</v>
+        <v>3205</v>
       </c>
       <c r="B485" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>1546</v>
-      </c>
-[...4 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="1">
-        <v>3196</v>
+        <v>3209</v>
       </c>
       <c r="B486" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C486" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="C486" s="1" t="s">
+      <c r="D486" s="1" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="1">
-        <v>3197</v>
+        <v>3212</v>
       </c>
       <c r="B487" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C487" s="1" t="s">
         <v>1551</v>
       </c>
-      <c r="C487" s="1" t="s">
+      <c r="D487" s="1" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="1">
-        <v>3199</v>
+        <v>3213</v>
       </c>
       <c r="B488" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C488" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="C488" s="1" t="s">
+      <c r="D488" s="1" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="1">
-        <v>3205</v>
+        <v>3214</v>
       </c>
       <c r="B489" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C489" s="1" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="1">
-        <v>3209</v>
+        <v>3215</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="1">
-        <v>3212</v>
+        <v>3218</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="1">
-        <v>3213</v>
+        <v>3222</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="1">
-        <v>3214</v>
+        <v>3227</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1570</v>
+        <v>837</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="1">
-        <v>3215</v>
+        <v>3228</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1572</v>
+        <v>397</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1573</v>
+        <v>837</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="1">
-        <v>3218</v>
+        <v>3229</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1574</v>
+        <v>1571</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1576</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="1">
-        <v>3222</v>
+        <v>3232</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1577</v>
+        <v>1574</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1578</v>
+        <v>1575</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1579</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="1">
-        <v>3227</v>
+        <v>3235</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>837</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="1">
-        <v>3228</v>
+        <v>3236</v>
       </c>
       <c r="B498" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1582</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="1">
-        <v>3229</v>
+        <v>3237</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="C499" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="1">
-        <v>3232</v>
+        <v>3243</v>
       </c>
       <c r="B500" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C500" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="C500" s="1" t="s">
+      <c r="D500" s="1" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="1">
-        <v>3235</v>
+        <v>3244</v>
       </c>
       <c r="B501" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C501" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="C501" s="1" t="s">
+      <c r="D501" s="1" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="1">
-        <v>3236</v>
+        <v>3245</v>
       </c>
       <c r="B502" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C502" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="C502" s="1" t="s">
+      <c r="D502" s="1" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="1">
-        <v>3237</v>
+        <v>3246</v>
       </c>
       <c r="B503" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C503" s="1" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="1">
-        <v>3243</v>
+        <v>3247</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="1">
-        <v>3244</v>
+        <v>3248</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1602</v>
+        <v>103</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="1">
-        <v>3245</v>
+        <v>3249</v>
       </c>
       <c r="B506" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C506" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="C506" s="1" t="s">
+      <c r="D506" s="1" t="s">
         <v>1604</v>
-      </c>
-[...1 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="1">
-        <v>3246</v>
+        <v>3252</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C507" s="1" t="s">
         <v>1606</v>
       </c>
-      <c r="C507" s="1" t="s">
+      <c r="D507" s="1" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="1">
-        <v>3247</v>
+        <v>3253</v>
       </c>
       <c r="B508" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C508" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="C508" s="1" t="s">
+      <c r="D508" s="1" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="1">
-        <v>3248</v>
+        <v>3254</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C509" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="C509" s="1" t="s">
+      <c r="D509" s="1" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="1">
-        <v>3249</v>
+        <v>3255</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="1">
-        <v>3252</v>
+        <v>3258</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="1">
-        <v>3253</v>
+        <v>3269</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="1">
-        <v>3254</v>
+        <v>3272</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="1">
-        <v>3255</v>
+        <v>3274</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="C514" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="1">
-        <v>3258</v>
+        <v>3275</v>
       </c>
       <c r="B515" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1629</v>
-      </c>
-[...4 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="1">
-        <v>3269</v>
+        <v>3276</v>
       </c>
       <c r="B516" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1632</v>
-      </c>
-[...4 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="1">
-        <v>3270</v>
+        <v>3278</v>
       </c>
       <c r="B517" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D517" s="1" t="s">
         <v>1635</v>
-      </c>
-[...4 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="1">
-        <v>3272</v>
+        <v>3279</v>
       </c>
       <c r="B518" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C518" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="C518" s="1" t="s">
+      <c r="D518" s="1" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="1">
-        <v>3274</v>
+        <v>3280</v>
       </c>
       <c r="B519" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C519" s="1" t="s">
         <v>1640</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="1">
-        <v>3275</v>
+        <v>3281</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>397</v>
+        <v>1643</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="1">
-        <v>3276</v>
+        <v>3283</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="1">
-        <v>3278</v>
+        <v>3285</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="1">
-        <v>3279</v>
+        <v>3286</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="1">
-        <v>3280</v>
+        <v>3292</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="1">
-        <v>3281</v>
+        <v>3296</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="1">
-        <v>3283</v>
+        <v>3298</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="1">
-        <v>3285</v>
+        <v>3299</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1663</v>
+        <v>397</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="1">
-        <v>3286</v>
+        <v>3300</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="1">
-        <v>3292</v>
+        <v>3301</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="1">
-        <v>3295</v>
+        <v>3302</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="1">
-        <v>3296</v>
+        <v>3305</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="1">
-        <v>3298</v>
+        <v>3306</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="1">
-        <v>3299</v>
+        <v>3307</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>397</v>
+        <v>1681</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="1">
-        <v>3300</v>
+        <v>3308</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="1">
-        <v>3301</v>
+        <v>3309</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="1">
-        <v>3302</v>
+        <v>3310</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1689</v>
+        <v>397</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="1">
-        <v>3305</v>
+        <v>3311</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="1">
-        <v>3306</v>
+        <v>3314</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="C538" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D538" s="1" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="1">
-        <v>3307</v>
+        <v>3317</v>
       </c>
       <c r="B539" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C539" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="C539" s="1" t="s">
+      <c r="D539" s="1" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="1">
-        <v>3308</v>
+        <v>3319</v>
       </c>
       <c r="B540" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D540" s="1" t="s">
         <v>1700</v>
-      </c>
-[...4 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="1">
-        <v>3309</v>
+        <v>3322</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1703</v>
+        <v>1701</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1704</v>
+        <v>1702</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1705</v>
+        <v>410</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="1">
-        <v>3310</v>
+        <v>3325</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1706</v>
+        <v>1703</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>397</v>
+        <v>1704</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1707</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="1">
-        <v>3311</v>
+        <v>3326</v>
       </c>
       <c r="B543" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D543" s="1" t="s">
         <v>1708</v>
-      </c>
-[...4 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="1">
-        <v>3314</v>
+        <v>3329</v>
       </c>
       <c r="B544" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D544" s="1" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="1">
-        <v>3317</v>
+        <v>3330</v>
       </c>
       <c r="B545" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C545" s="1" t="s">
         <v>1713</v>
       </c>
-      <c r="C545" s="1" t="s">
+      <c r="D545" s="1" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="1">
-        <v>3319</v>
+        <v>3332</v>
       </c>
       <c r="B546" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C546" s="1" t="s">
         <v>1716</v>
       </c>
-      <c r="C546" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D546" s="1" t="s">
-        <v>1717</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="1">
-        <v>3320</v>
+        <v>3333</v>
       </c>
       <c r="B547" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D547" s="1" t="s">
         <v>1718</v>
-      </c>
-[...4 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="1">
-        <v>3322</v>
+        <v>3335</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1721</v>
+        <v>1719</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1722</v>
+        <v>397</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>410</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="1">
-        <v>3325</v>
+        <v>3336</v>
       </c>
       <c r="B549" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D549" s="1" t="s">
         <v>1723</v>
-      </c>
-[...4 lines deleted...]
-        <v>1725</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="1">
-        <v>3326</v>
+        <v>3338</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1726</v>
+        <v>1724</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1727</v>
+        <v>397</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="1">
-        <v>3327</v>
+        <v>3339</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1730</v>
+        <v>397</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1731</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="1">
-        <v>3329</v>
+        <v>3342</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1734</v>
+        <v>837</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="1">
-        <v>3330</v>
+        <v>3343</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1736</v>
+        <v>1347</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1737</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="1">
-        <v>3332</v>
+        <v>3344</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1738</v>
+        <v>1732</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1739</v>
+        <v>1733</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1507</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="1">
-        <v>3333</v>
+        <v>3346</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1740</v>
+        <v>1735</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1353</v>
+        <v>1736</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="1">
-        <v>3335</v>
+        <v>3347</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>397</v>
+        <v>1739</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="1">
-        <v>3336</v>
+        <v>3348</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1744</v>
+        <v>1741</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1745</v>
+        <v>1742</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1746</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="1">
-        <v>3338</v>
+        <v>3349</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1747</v>
+        <v>1744</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>397</v>
+        <v>656</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="1">
-        <v>3339</v>
+        <v>3351</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>397</v>
+        <v>1747</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1750</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="1">
-        <v>3342</v>
+        <v>3352</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1751</v>
+        <v>1749</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1752</v>
+        <v>397</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>837</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="1">
-        <v>3343</v>
+        <v>3356</v>
       </c>
       <c r="B561" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D561" s="1" t="s">
         <v>1753</v>
-      </c>
-[...4 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="1">
-        <v>3344</v>
+        <v>3357</v>
       </c>
       <c r="B562" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C562" s="1" t="s">
         <v>1755</v>
       </c>
-      <c r="C562" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D562" s="1" t="s">
-        <v>1757</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="1">
-        <v>3346</v>
+        <v>3359</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1758</v>
+        <v>1756</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1759</v>
+        <v>397</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="1">
-        <v>3347</v>
+        <v>3360</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="1">
-        <v>3348</v>
+        <v>3361</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1764</v>
+        <v>1761</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="1">
-        <v>3349</v>
+        <v>3363</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>656</v>
+        <v>1765</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1768</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="1">
-        <v>3351</v>
+        <v>3364</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1769</v>
+        <v>1767</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1770</v>
+        <v>397</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="1">
-        <v>3352</v>
+        <v>3365</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1772</v>
+        <v>1769</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>397</v>
+        <v>1770</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1773</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="1">
-        <v>3356</v>
+        <v>3367</v>
       </c>
       <c r="B569" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D569" s="1" t="s">
         <v>1774</v>
-      </c>
-[...4 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="1">
-        <v>3357</v>
+        <v>3368</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1777</v>
+        <v>1775</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1778</v>
+        <v>1776</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1570</v>
+        <v>837</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="1">
-        <v>3359</v>
+        <v>3369</v>
       </c>
       <c r="B571" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D571" s="1" t="s">
         <v>1779</v>
-      </c>
-[...4 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="1">
-        <v>3360</v>
+        <v>3370</v>
       </c>
       <c r="B572" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C572" s="1" t="s">
         <v>1781</v>
       </c>
-      <c r="C572" s="1" t="s">
+      <c r="D572" s="1" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="1">
-        <v>3361</v>
+        <v>3371</v>
       </c>
       <c r="B573" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D573" s="1" t="s">
         <v>1784</v>
-      </c>
-[...4 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="1">
-        <v>3363</v>
+        <v>3372</v>
       </c>
       <c r="B574" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D574" s="1" t="s">
         <v>1787</v>
-      </c>
-[...4 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="1">
-        <v>3364</v>
+        <v>3373</v>
       </c>
       <c r="B575" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D575" s="1" t="s">
         <v>1790</v>
-      </c>
-[...4 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="1">
-        <v>3365</v>
+        <v>3374</v>
       </c>
       <c r="B576" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="1">
-        <v>3367</v>
+        <v>3375</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="1">
-        <v>3368</v>
+        <v>3376</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>837</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="1">
-        <v>3369</v>
+        <v>3377</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1800</v>
+        <v>397</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="1">
-        <v>3370</v>
+        <v>3379</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="1">
-        <v>3371</v>
+        <v>3383</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>397</v>
+        <v>1806</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="1">
-        <v>3372</v>
+        <v>3384</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1808</v>
+        <v>397</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1809</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="1">
-        <v>3373</v>
+        <v>3385</v>
       </c>
       <c r="B583" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D583" s="1" t="s">
         <v>1810</v>
-      </c>
-[...4 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="1">
-        <v>3374</v>
+        <v>3386</v>
       </c>
       <c r="B584" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D584" s="1" t="s">
         <v>1813</v>
-      </c>
-[...4 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="1">
-        <v>3375</v>
+        <v>3387</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1816</v>
+        <v>1814</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1817</v>
+        <v>397</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1818</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="1">
-        <v>3376</v>
+        <v>3388</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1819</v>
+        <v>1816</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1820</v>
+        <v>1817</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1821</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="1">
-        <v>3377</v>
+        <v>3390</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1822</v>
+        <v>1819</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>397</v>
+        <v>1820</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1823</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="1">
-        <v>3379</v>
+        <v>3391</v>
       </c>
       <c r="B588" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D588" s="1" t="s">
         <v>1824</v>
-      </c>
-[...4 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="1">
-        <v>3382</v>
+        <v>3392</v>
       </c>
       <c r="B589" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D589" s="1" t="s">
         <v>1827</v>
-      </c>
-[...4 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="1">
-        <v>3383</v>
+        <v>3393</v>
       </c>
       <c r="B590" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C590" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D590" s="1" t="s">
         <v>1830</v>
-      </c>
-[...4 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="1">
-        <v>3384</v>
+        <v>3394</v>
       </c>
       <c r="B591" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D591" s="1" t="s">
         <v>1833</v>
-      </c>
-[...4 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="1">
-        <v>3385</v>
+        <v>3395</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>397</v>
+        <v>1710</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="1">
-        <v>3386</v>
+        <v>3396</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="1">
-        <v>3387</v>
+        <v>3399</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>397</v>
+        <v>1840</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="1">
-        <v>3388</v>
+        <v>3400</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="1">
-        <v>3390</v>
+        <v>3401</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1845</v>
+        <v>1710</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="1">
-        <v>3391</v>
+        <v>3402</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="C597" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D597" s="1" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="1">
-        <v>3392</v>
+        <v>3404</v>
       </c>
       <c r="B598" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D598" s="1" t="s">
         <v>1850</v>
-      </c>
-[...4 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="1">
-        <v>3393</v>
+        <v>3405</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1853</v>
+        <v>1851</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>1854</v>
+        <v>1752</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="1">
-        <v>3394</v>
+        <v>3407</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1856</v>
+        <v>1853</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1857</v>
+        <v>1854</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1858</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="1">
-        <v>3395</v>
+        <v>3408</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1733</v>
+        <v>1857</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1860</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="1">
-        <v>3396</v>
+        <v>3409</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1861</v>
+        <v>1859</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>1862</v>
+        <v>1710</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1863</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="1">
-        <v>3399</v>
+        <v>3410</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>1865</v>
+        <v>1710</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="1">
-        <v>3400</v>
+        <v>3413</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="1">
-        <v>3401</v>
+        <v>3414</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1733</v>
+        <v>397</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1871</v>
+        <v>837</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="1">
-        <v>3402</v>
+        <v>3415</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>397</v>
+        <v>1868</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="1">
-        <v>3404</v>
+        <v>3416</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>797</v>
+        <v>1871</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1875</v>
+        <v>837</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="1">
-        <v>3405</v>
+        <v>3417</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1775</v>
+        <v>1873</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1877</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="1">
-        <v>3407</v>
+        <v>3418</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1878</v>
+        <v>1875</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1879</v>
+        <v>1876</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1880</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="1">
-        <v>3408</v>
+        <v>3419</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1882</v>
+        <v>1879</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1883</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="1">
-        <v>3409</v>
+        <v>3420</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1884</v>
+        <v>1881</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1733</v>
+        <v>397</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1885</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="1">
-        <v>3410</v>
+        <v>3421</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1886</v>
+        <v>1883</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1733</v>
+        <v>1884</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1887</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="1">
-        <v>3413</v>
+        <v>3422</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1889</v>
+        <v>397</v>
       </c>
       <c r="D613" s="1" t="s">
-        <v>1890</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="1">
-        <v>3414</v>
+        <v>3423</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1891</v>
+        <v>1888</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>837</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="1">
-        <v>3415</v>
+        <v>3424</v>
       </c>
       <c r="B615" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D615" s="1" t="s">
         <v>1892</v>
-      </c>
-[...4 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="1">
-        <v>3416</v>
+        <v>3425</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1895</v>
+        <v>1893</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1896</v>
+        <v>1497</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>837</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="1">
-        <v>3417</v>
+        <v>3426</v>
       </c>
       <c r="B617" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D617" s="1" t="s">
         <v>1897</v>
-      </c>
-[...4 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="1">
-        <v>3418</v>
+        <v>3428</v>
       </c>
       <c r="B618" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D618" s="1" t="s">
         <v>1900</v>
-      </c>
-[...4 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="1">
-        <v>3419</v>
+        <v>3429</v>
       </c>
       <c r="B619" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D619" s="1" t="s">
         <v>1903</v>
-      </c>
-[...4 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="1">
-        <v>3420</v>
+        <v>3430</v>
       </c>
       <c r="B620" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D620" s="1" t="s">
         <v>1906</v>
-      </c>
-[...4 lines deleted...]
-        <v>1907</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="1">
-        <v>3421</v>
+        <v>3431</v>
       </c>
       <c r="B621" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C621" s="1" t="s">
         <v>1908</v>
       </c>
-      <c r="C621" s="1" t="s">
+      <c r="D621" s="1" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="1">
-        <v>3422</v>
+        <v>3433</v>
       </c>
       <c r="B622" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C622" s="1" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="1">
-        <v>3423</v>
+        <v>3434</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="1">
-        <v>3424</v>
+        <v>3437</v>
       </c>
       <c r="B624" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="1">
-        <v>3425</v>
+        <v>3438</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1506</v>
+        <v>1919</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="1">
-        <v>3426</v>
+        <v>3439</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="1">
-        <v>3428</v>
+        <v>3440</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="1">
-        <v>3429</v>
+        <v>3442</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="1">
-        <v>3430</v>
+        <v>3443</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="1">
-        <v>3431</v>
+        <v>3444</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="1">
-        <v>3433</v>
+        <v>3445</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="1">
-        <v>3434</v>
+        <v>3446</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>397</v>
+        <v>1940</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1939</v>
+        <v>837</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="1">
-        <v>3437</v>
+        <v>3447</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="1">
-        <v>3438</v>
+        <v>3448</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="1">
-        <v>3439</v>
+        <v>3449</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="1">
-        <v>3440</v>
+        <v>3450</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="1">
-        <v>3442</v>
+        <v>3452</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="1">
-        <v>3443</v>
+        <v>3453</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="1">
-        <v>3444</v>
+        <v>3454</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1959</v>
+        <v>812</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1960</v>
+        <v>837</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="1">
-        <v>3445</v>
+        <v>3455</v>
       </c>
       <c r="B640" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C640" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="C640" s="1" t="s">
+      <c r="D640" s="1" t="s">
         <v>1962</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="1">
-        <v>3446</v>
+        <v>3456</v>
       </c>
       <c r="B641" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D641" s="1" t="s">
         <v>1964</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="1">
-        <v>3447</v>
+        <v>3458</v>
       </c>
       <c r="B642" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="C642" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D642" s="1" t="s">
-        <v>1968</v>
+        <v>837</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="1">
-        <v>3448</v>
+        <v>3459</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1971</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="1">
-        <v>3449</v>
+        <v>3460</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1973</v>
+        <v>812</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1974</v>
-[...69 lines deleted...]
-        <v>1987</v>
+        <v>1970</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">