--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -71,83 +71,84 @@
   <si>
     <t>22.06.1999</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, ул. Большая Садовая, д. 102, оф. 13</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2461411</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Вербицкий Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-С № 0401/061/25. Сумма, руб 1500000
-Действует с: 19.06.2025 по: 18.06.2026
+    <t>Номер полиса: СРО-С № 0489/061/26. Сумма, руб 1500000
+Действует с: 19.06.2026 по: 18.06.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июнь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Трансстрой-91" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "Трансстрой-91" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.