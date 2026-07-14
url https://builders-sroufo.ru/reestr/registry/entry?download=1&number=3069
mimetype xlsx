--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -106,51 +106,52 @@
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Март  Соответствует требованиям Не применялись
 2019 Май Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Май Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОНАНТИКОР" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОНАНТИКОР" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
@@ -200,335 +201,50 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>