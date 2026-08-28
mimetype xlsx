--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -122,127 +122,433 @@
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись
 2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОНАНТИКОР" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОНАНТИКОР" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
@@ -342,51 +648,51 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>