--- v0 (2026-05-15)
+++ v1 (2026-08-28)
@@ -77,134 +77,155 @@
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Мясникова, д. 29/22, оф. 19</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (918) 5541408</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Манацков Василий Васильевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2019 Январь Плановая проверка Соответствует требованиям Не применялись
-[...6 lines deleted...]
-2026 Январь Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2019 January Плановая проверка Соответствует требованиям Не применялись
+2020 January Плановая проверка Соответствует требованиям Не применялись
+2021 January Плановая проверка Соответствует требованиям Не применялись
+2022 January Плановая проверка Соответствует требованиям Не применялись
+2023 January Плановая проверка Соответствует требованиям Не применялись
+2024 January Плановая проверка Соответствует требованиям Не применялись
+2025 January Плановая проверка Соответствует требованиям Не применялись
+2026 January Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДОНГАЗСТРОЙ" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -594,51 +615,51 @@
       </c>
       <c r="B12" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="1" ht="400">
       <c r="A13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>