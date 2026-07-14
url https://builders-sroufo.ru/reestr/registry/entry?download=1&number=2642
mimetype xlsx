--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -92,59 +92,59 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-С № 0642/061/25. Сумма, руб 1500000
 Действует с: 16.09.2025 по: 15.09.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2018 Февраль Плановая проверка Соответствует требованиям Не применялись
-[...7 lines deleted...]
-2026 Март Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2018 February Плановая проверка Соответствует требованиям Не применялись
+2019 March Плановая проверка Соответствует требованиям Не применялись
+2020 March Плановая проверка Соответствует требованиям Не применялись
+2021 March Плановая проверка Соответствует требованиям Не применялись
+2022 March Плановая проверка Соответствует требованиям Не применялись
+2023 March Плановая проверка Соответствует требованиям Не применялись
+2024 March Плановая проверка Соответствует требованиям Не применялись
+2025 March Плановая проверка Соответствует требованиям Не применялись
+2026 March Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Очерет Юрий Дмитриевич имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.