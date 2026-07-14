--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -1,245 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...200 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>