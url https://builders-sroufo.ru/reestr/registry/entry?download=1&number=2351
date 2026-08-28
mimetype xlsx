--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -1,43 +1,266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Общество с ограниченной ответственностью "Дорожник"</t>
+  </si>
+  <si>
+    <t>ООО "Дорожник"</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>01.11.2016</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>6130703630</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1076130000187</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>07.11.2007</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>346580, Ростовская область, Родионово-Несветайский район, сл. Родионово-Несветайская, ул. Гвардейцев-Танкистов, д. 10 Б</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (86340) 30892, +7 (928) 196-39-93</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Маргарян Маргар Анушаванович</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: 26010D4000269. Сумма, руб 1500000
+Действует с: 03.03.2026 по: 02.03.2027
+ ВСК
+Открытое страховое акционерное общество "ВСК"
+ИНН 7710026574ОГРН 1027700186062
+Лицензия С № 0621 77 от 19.01.2011
+Адрес: 121552, г. Москва, ул. Островная, д. 4
+Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
+Электронная почта: 
+Сайт: http://www.vsk.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2018 Март  Соответствует требованиям Не применялись
+2018 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2019 Март  Соответствует требованиям Не применялись
+2019 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2020 Март  Соответствует требованиям Не применялись
+2020 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2021 Март  Соответствует требованиям Не применялись
+2021 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2022 Март  Соответствует требованиям Не применялись
+2022 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2023 Март  Соответствует требованиям Не применялись
+2023 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2024 Март  Соответствует требованиям Не применялись
+2024 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2025 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Сведения о наличии права</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Дорожник" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
+В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении объектов использования атомной энергии: Нет
+Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
+Общество с ограниченной ответственностью "Дорожник" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
+Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
+  </si>
+  <si>
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
+</t>
+  </si>
+  <si>
+    <t>Специалисты члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -426,51 +649,51 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>