--- v0 (2026-06-13)
+++ v1 (2026-08-28)
@@ -1,252 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...207 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -643,51 +434,51 @@
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="1" ht="400">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>