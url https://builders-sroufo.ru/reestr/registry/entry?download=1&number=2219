--- v0 (2026-05-15)
+++ v1 (2026-08-28)
@@ -125,412 +125,148 @@
 2021 Март Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Март Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Март Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Март Плановая проверка Соответствует требованиям Не применялись
 2025 Март Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2026 Март Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Акционерное общество "Теплокоммунэнерго" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Акционерное общество "Теплокоммунэнерго" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 400000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
@@ -630,51 +366,51 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>