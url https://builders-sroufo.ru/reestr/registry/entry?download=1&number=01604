--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -92,60 +92,60 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-С № 0206/061/26. Сумма, руб 10000000
 Действует с: 15.04.2026 по: 14.04.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-[...8 lines deleted...]
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 September Плановая проверка Соответствует требованиям Не применялись
+2017 September Плановая проверка Соответствует требованиям Не применялись
+2018 September Плановая проверка Соответствует требованиям Не применялись
+2019 September Плановая проверка Соответствует требованиям Не применялись
+2020 September Плановая проверка Соответствует требованиям Не применялись
+2021 September Плановая проверка Соответствует требованиям Не применялись
+2022 September Плановая проверка Соответствует требованиям Не применялись
+2023 September Плановая проверка Соответствует требованиям Не применялись
+2024 September Плановая проверка Соответствует требованиям Не применялись
+2025 September Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сигма-2003" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает три миллиарда рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1500000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.