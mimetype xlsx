--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -65,163 +65,184 @@
   <si>
     <t>1036165020066</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>22.08.2003</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Чехова, д. 63, кв. 3</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2104120, 8 (863) 2104117</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Генеральный директор Дудникова Наталья Ивановна</t>
+    <t>Генеральный директор Дудникова Наталия Ивановна</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-С № 0206/061/26. Сумма, руб 10000000
 Действует с: 15.04.2026 по: 14.04.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 September Плановая проверка Соответствует требованиям Не применялись
-[...8 lines deleted...]
-2025 September Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сигма-2003" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает три миллиарда рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1500000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -619,51 +640,51 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>