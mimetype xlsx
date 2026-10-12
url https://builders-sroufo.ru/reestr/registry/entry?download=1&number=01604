--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -101,148 +101,129 @@
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Сигма-2003" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Третий уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает три миллиарда рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 1500000 рублей</t>
   </si>
   <si>
     <t>Договоры (обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Заключенные договоры
 Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
 Общий размер обязательств по заключенным договорам: -
 Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
 Количество исполненных договоров подряда: -
 Общий размер обязательств по исполненным договорам: -
 Заключенные конкурентными способами
 Количество договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
 Количество исполненных договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
-----------------------------------------------------------------
-|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
-----------------------------------------------------------------
-|                              |                               |
-----------------------------------------------------------------
-Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
-----------------------------------------------------------------
-|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
-----------------------------------------------------------------
-|                              |                               |
-----------------------------------------------------------------
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 3
+Специалист: Александренко Алексей Александрович Идентификатор НРС: С-61-240242
+Специалист: Дудникова Наталия Ивановна Идентификатор НРС: С-61-105811
+Специалист: Олейник Евгений Николаевич Идентификатор НРС: С-61-186436
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -640,51 +621,51 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="1" ht="400">
       <c r="A14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>