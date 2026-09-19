--- v0 (2026-07-15)
+++ v1 (2026-09-19)
@@ -71,51 +71,51 @@
   <si>
     <t>15.02.2000</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, пер. Радиаторный, д. 4, оф. 2</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2061914</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Славский Олег Николаевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-250100-021-000073-26. Сумма, руб 1500000
+    <t>Номер полиса: 260100-021-000138. Сумма, руб 1500000
 Действует с: 30.01.2026 по: 29.01.2027
 ОАО САК "Энергогарант"
 Открытое акционерное общество "Страховая акционерная компания "Энергогарант"
 ИНН 7705041231ОГРН 1027739068060
 Лицензия С № 1834 77 от 16.02.2006
 Адрес: 115035, г. Москва, Садовническая набережная, д. 23
 Телефоны: 8 (495) 737-03-30, 8 (863) 291-70-51
 Электронная почта: 
 Сайт: http://www.energogarant.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
@@ -125,73 +125,79 @@
 2021 Март  Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спецмонтаж" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "Спецмонтаж" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Кантокин Антон Викторович Идентификатор НРС: C-26-229625
+Специалист: Полторабатько Евгений Владимирович Идентификатор НРС: C-23-289334
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ: 5
+Специалист: Арутюнов Георг Артемович Идентификатор НРС: С-61-287594
+Специалист: Губарев Валентин Александрович Идентификатор НРС: С-61-042353
+Специалист: Кантокин Антон Викторович Идентификатор НРС: C-26-229625
+Специалист: Милованов Алексей Владимирович Идентификатор НРС: С-61-244321
+Специалист: Полторабатько Евгений Владимирович Идентификатор НРС: С-23-289334
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">