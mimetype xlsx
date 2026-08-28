--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -116,142 +116,449 @@
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Июль Плановая проверка Соответствует требованиям Не применялись
 2017 Июль Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Июль Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Июль Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Июль Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Приазовский технический центр" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "Приазовский технический центр" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
-    <t>Договоры (Обязательства) члена СРО:</t>
-[...12 lines deleted...]
-Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+    <t>Договоры (обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заключенные договоры
+Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
+Общий размер обязательств по заключенным договорам: -
+Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
+Количество исполненных договоров подряда: -
+Общий размер обязательств по исполненным договорам: -
+Заключенные конкурентными способами
+Количество договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
+Количество исполненных договоров, заключенных конкурентными способами: -
+Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
+Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
+----------------------------------------------------------------
+|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
+----------------------------------------------------------------
+|                              |                               |
+----------------------------------------------------------------
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
@@ -359,52 +666,95 @@
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="1" ht="400">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Worksheet</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Microsoft Corporation</Company>
+  <Manager/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>