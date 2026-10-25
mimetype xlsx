--- v1 (2026-08-28)
+++ v2 (2026-10-25)
@@ -152,115 +152,94 @@
 Первый уровень ответственности по обязательствам по договору строительного подряда, по договору подряда на осуществление сноса, стоимость которых по одному договору подряда не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 100000 рублей
 Общество с ограниченной ответственностью "Приазовский технический центр" имеет право осуществлять строительство, реконструкцию, капитальный ремонт, снос объектов капитального строительства по договору строительного подряда, по договору подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам строительного подряда, по договорам подряда на осуществление сноса, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает девяносто миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 200000 рублей</t>
   </si>
   <si>
     <t>Договоры (обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Заключенные договоры
 Количество заключенных договоров строительного подряда, договоров подряда на осуществление сноса: -
 Общий размер обязательств по заключенным договорам: -
 Фактический размер обязательств по предусматривающему наибольшую стоимость работ договору: -
 Количество исполненных договоров подряда: -
 Общий размер обязательств по исполненным договорам: -
 Заключенные конкурентными способами
 Количество договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по договорам, заключенных конкурентными способами: -
 Количество исполненных договоров, заключенных конкурентными способами: -
 Фактический совокупный размер обязательств по исполненным договорам, заключенных конкурентными способами: -
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ:
-----------------------------------------------------------------
-|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
-----------------------------------------------------------------
-|                              |                               |
-----------------------------------------------------------------
-Работники указанные в минимальных требованиях к членам СРО, выполняющим строительство, реконструкцию, капитальный ремонт, снос особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч. 1 ст. 48.1 ГрК РФ:
-----------------------------------------------------------------
-|   Фимилия, Имя, Отчество     |  Идентификационный номер НРС  |
-----------------------------------------------------------------
-|                              |                               |
-----------------------------------------------------------------
+    <t xml:space="preserve">Специалисты по организации строительства, предусмотренные в соответствии с п. 2 ч. 6 ст. 55.5 ГрК РФ: 2
+Специалист: Байрамуков Рашид Шагабанович Идентификатор НРС: C-09-161616
+Специалист: Радченко Юрий Григорьевич Идентификатор НРС: C-23-160158
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Courier New"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -666,51 +645,51 @@
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="1" ht="400">
       <c r="A15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>