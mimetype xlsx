--- v0 (2026-05-17)
+++ v1 (2026-09-05)
@@ -93,51 +93,52 @@
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-С № 0764/061/25. Сумма, руб 1500000
 Действует с: 02.11.2025 по: 01.11.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Март  Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>