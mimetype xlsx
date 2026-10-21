--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -20,54 +20,54 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Организация исключена из членов СРО на основании решения Правления от 2 февраля 2026 г. протокол № 5/26</t>
   </si>
   <si>
     <t>Причина исключения: в соответствии с частью 13 статьи 3.3 Федерального закона от 29.12.2004 г. № 191-ФЗ "О введении в действие Градостроительного кодекса Российской Федерации"</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "КРАCНОДОНБУРСТРОЙ"</t>
-[...2 lines deleted...]
-    <t>ООО "КРАCНОДОНБУРСТРОЙ"</t>
+    <t>Общество с ограниченной ответственностью "КРАСНОДОНБУРСТРОЙ"</t>
+  </si>
+  <si>
+    <t>ООО "КРАСНОДОНБУРСТРОЙ"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>03.09.2024</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>9408010040</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1249400006767</t>
   </si>