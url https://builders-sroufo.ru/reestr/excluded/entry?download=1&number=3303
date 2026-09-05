--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -83,53 +83,53 @@
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, зд 80/206, оф. 403</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 1983591</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Камалян Гайк Григорьевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2025 February Плановая проверка Соответствует требованиям Не применялись
-[...1 lines deleted...]
-2026 February Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2025 Февраль Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2026 Февраль Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>