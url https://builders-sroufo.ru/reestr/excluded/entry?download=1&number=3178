--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -89,51 +89,52 @@
   <si>
     <t>+7 (909) 4041411</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Кутепов Андрей Сергеевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
-2025 Октябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Октябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>2000000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>