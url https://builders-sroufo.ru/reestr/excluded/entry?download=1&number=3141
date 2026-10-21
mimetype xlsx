--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -102,51 +102,52 @@
     <t>Номер полиса: АС-СРО-С № 0659/061/24-25. Сумма, руб 5000000
 Действует с: 02.09.2025 по: 01.09.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2021 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Октябрь Плановая проверка Соответствует требованиям Не применялись
-2025 Октябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Октябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>500000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">