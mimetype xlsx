--- v0 (2026-06-13)
+++ v1 (2026-10-29)
@@ -105,51 +105,52 @@
 Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2019 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2020 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2021 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2022 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Сентябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Сентябрь Плановая проверка Соответствует требованиям Не применялись
-2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2026 Сентябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">