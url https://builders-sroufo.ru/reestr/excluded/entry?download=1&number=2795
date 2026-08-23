--- v0 (2026-06-15)
+++ v1 (2026-08-23)
@@ -113,51 +113,52 @@
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2018 Июнь Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Июль Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Июль Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>