--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -98,54 +98,54 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t xml:space="preserve">Номер полиса: АС-63-003/2017(Ж)-18. Сумма, руб 5000000
 Действует с: 21.03.2018 по: 20.03.2019
  ОАО "СК "Пари"
 ОАО "СК "Пари"
 ИНН 0000001098ОГРН 
 Лицензия  от 
 Адрес: 
 Телефоны: 
 Электронная почта: 
 Сайт: </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2018 Март  Соответствует требованиям Не применялись
-[...2 lines deleted...]
-2019 Апрель Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2018 March  Соответствует требованиям Не применялись
+2018 April Плановая проверка Соответствует требованиям Не применялись
+2019 March  Соответствует требованиям Не применялись
+2019 April Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>400000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>