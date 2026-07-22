--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -98,53 +98,53 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t xml:space="preserve">Номер полиса: АС-АС-924/1015128636-17-18. Сумма, руб 5000000
 Действует с: 17.01.2018 по: 16.01.2019
  ОСАО "РЕСО-Гарантия"
 ОСАО "РЕСО-Гарантия"
 ИНН 7710045520ОГРН 
 Лицензия СИ № 1209 от 20.08.2015
 Адрес: 344006, г. Ростов-на-Дону, ул. 1-ая Майская, д. 13А, 11А
 Телефоны:  (863) 291-41-12,  (863) 291-44-65
 Электронная почта: 
 Сайт: </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2017 November Плановая проверка Соответствует требованиям Не применялись
-[...1 lines deleted...]
-2018 November Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2017 Ноябрь Плановая проверка Соответствует требованиям Не применялись
+2018 Март  Соответствует требованиям Не применялись
+2018 Ноябрь Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>