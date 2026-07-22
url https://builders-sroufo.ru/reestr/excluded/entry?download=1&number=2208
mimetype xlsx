--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -83,51 +83,51 @@
   <si>
     <t>344033, Ростовская область, г. Ростов-на-Дону, пер. Пржевальского, д. 53, оф. 312</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 6160158</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Горбушина Анна Ивановна</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2017 January Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2017 Январь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>200000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>