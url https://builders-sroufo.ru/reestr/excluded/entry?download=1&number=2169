--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -98,52 +98,52 @@
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t xml:space="preserve">Номер полиса: АС-СРО № 0007710918-17. Сумма, руб 10000000
 Действует с: 21.03.2017 по: 20.03.2018
  Зетта Страхование
 Общество с ограниченной ответственностью "Зетта Страхование"
 ИНН 7710280644ОГРН 1027739205240
 Лицензия СИ№1083 от 24.06.2015
 Адрес: 121087, г. Москва, Багратионовский проезд , д. 7, корп. 11
 Телефоны:  (863) 2041461
 Электронная почта: 
 Сайт: </t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись
-2017 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 April Плановая проверка Соответствует требованиям Не применялись
+2017 April Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>400000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>