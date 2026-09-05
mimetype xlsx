--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -116,51 +116,52 @@
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Август Плановая проверка Соответствует требованиям Не применялись
 2017 Август Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Август Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Август Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Август Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>100000 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>400000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>