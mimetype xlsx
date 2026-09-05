--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -9,134 +9,50 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...82 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
@@ -146,335 +62,50 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...283 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
@@ -630,39 +261,25 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
-
-[...12 lines deleted...]
-</file>