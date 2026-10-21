--- v0 (2026-06-14)
+++ v1 (2026-10-21)
@@ -84,52 +84,52 @@
   <si>
     <t>353900, Краснодарский край, г. Новороссийск, ул. Лейтенанта Шмидта, д. 21, кв. 4</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8617) 616673, 8 (8617) 616663</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Егормин Валерий Викторович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Май Плановая проверка Соответствует требованиям Не применялись
-2017 Май Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 May Плановая проверка Соответствует требованиям Не применялись
+2017 May Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">