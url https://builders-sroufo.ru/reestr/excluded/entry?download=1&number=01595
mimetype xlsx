--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -1,191 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
-[...10 lines deleted...]
-    <t>ООО УК МПП ЖКХ-3</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Правления от 30 июня 2017 г. протокол № 48/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Причина исключения: на основании п. 1 ч. 5 и ч. 6 ст. 3.3 Федерального закона от 29.12.2004 № 191-ФЗ "О введении в действие Градостроительного кодекса Российской Федерации" (добровольное прекращение членства в саморегулируемой организации в целях перехода в другую саморегулируемую организацию по месту регистрации таких юридического лица или индивидуального предпринимателя)
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СТРОЙАВТО"</t>
+  </si>
+  <si>
+    <t>ООО СТРОЙАВТО</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
-    <t>01595</t>
+    <t>2232</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
-    <t>10.06.2010</t>
+    <t>19.07.2016</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
-    <t>6161048090</t>
+    <t>2308203134</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
-    <t>1076161002609</t>
+    <t>1132308011186</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
-    <t>29.01.2007</t>
+    <t>17.09.2013</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>344092, Ростовская область, г. Ростов-на-Дону, бул. Комарова, д. 3/2</t>
+    <t>353235, Краснодарский край, Северский, пгт Афипский, ул. Красноармейская, д. 159</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
-    <t>8 (863) 2334692, 8 (863) 3245844</t>
+    <t>+7 (918) 9986264</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Кумбатов Артур Борисович</t>
+    <t>Генеральный директор Раченко Александр Александрович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
+    <t>2017 Июль Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
-</file>
-[...45 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -442,54 +378,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:B20"/>
+      <selection activeCell="A1" sqref="A1:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:2">
@@ -562,75 +498,69 @@
       </c>
       <c r="B13" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="1"/>
+      <c r="B16" s="1" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="1" t="s">
-[...8 lines deleted...]
-      <c r="B20" s="1"/>
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">