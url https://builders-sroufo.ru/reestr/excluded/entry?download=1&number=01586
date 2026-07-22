--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -9,50 +9,177 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Правления от 2 декабря 2015 г. протокол № 39/15</t>
+  </si>
+  <si>
+    <t>Причина исключения: в соответствии с п.3 ч.1 ст.55.7 ГрК РФ (ликвидация юридического лица) реорганизация</t>
+  </si>
+  <si>
+    <t>Муниципальное унитарное предприятие "Невинномысскстройзаказчик" г.Невинномысска</t>
+  </si>
+  <si>
+    <t>МУП Невинномысскстройзаказчик</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>01586</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>24.05.2010</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>2631017240</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1022603622876</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>22.03.2000</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>357111, Ставропольский край, г. Невинномысск, ул. Калинина, д. 186</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (86554) 35655</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Толстиков Геннадий Петрович</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>не соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
+  </si>
+  <si>
+    <t>0 руб.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>