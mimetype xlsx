--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -65,51 +65,51 @@
   <si>
     <t>6150010834</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1026102216030</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>15.06.1994</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>346428, Ростовская область, г. Новочеркасск, ул. Просвещения, д. 132</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
-    <t>8 (8632) 255323, 8 (8632) 255452</t>
+    <t>8 (86352) 255323</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>www.npi-tu.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Ректор Передерий Владимир Григорьевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>