--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -154,50 +154,335 @@
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
@@ -367,25 +652,39 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>