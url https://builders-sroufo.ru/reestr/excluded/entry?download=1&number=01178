--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -9,50 +9,157 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Организация исключена из членов СРО на основании решения Правления от 27 сентября 2018 г. протокол № 36/18</t>
+  </si>
+  <si>
+    <t>Причина исключения: в соответствии с п. 16.3.6 Положения о членстве СРО АС "ЮгСевКавСтрой" (неуплата или несвоевременная уплата членских взносов в размере и порядке, установленном Общим собранием членов СРО АС «ЮгСевКавСтрой»)</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Производственно-коммерческая фирма Росстройсбыт"</t>
+  </si>
+  <si>
+    <t>ООО ПКФ Росстройсбыт</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>01178</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>01.03.2010</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>6165096030</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1026103727913</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>20.09.2001</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>344009, Ростовская область, г. Ростов-на-Дону, ул. Стадионная, д. 44, комн. 405</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (863) 2695956, +7 (909) 4190899</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Дворный Алексей Андреевич</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: АС-СРО-С 0009/061/13/17-18. Сумма, руб 1500000
+Действует с: 24.03.2018 по: 23.03.2019
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "БСД" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>не соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2016 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2017 Сентябрь Плановая проверка Соответствует требованиям Не применялись
+2018 Март  Соответствует требованиям Не применялись
+2018 Сентябрь Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
+  </si>
+  <si>
+    <t>100000 руб.</t>
+  </si>
+  <si>
+    <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
+  </si>
+  <si>
+    <t>200000 руб.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>