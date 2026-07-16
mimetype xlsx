--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -83,51 +83,51 @@
   <si>
     <t>347900, Ростовская область, г. Таганрог, ул. Фрунзе, д. 148, оф. 2</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (8634) 328854</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Лухнев Владимир Викторович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Июль Плановая проверка Исключение из плана проверок Не применялись</t>
+    <t>2016 July Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>500000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>