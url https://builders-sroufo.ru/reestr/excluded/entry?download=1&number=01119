--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
   <si>
     <t>357405, Ставропольский край, г. Железноводск, ул. Оранжерейная, д. 10а</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (87935) 32272</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Гайворонский Виталий Николаевич</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 May Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">