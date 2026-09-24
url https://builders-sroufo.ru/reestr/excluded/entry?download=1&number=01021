--- v0 (2026-06-13)
+++ v1 (2026-09-24)
@@ -71,51 +71,51 @@
   <si>
     <t>1096164006730</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>08.12.2009</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>358000, Республика Калмыкия, г. Элиста, ул. им Б.Басангова, д. 4, помещ. 10</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2917757, +7 (928) 1191100</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Генеральный директор Сухариян Аделина Евгеньевна</t>
+    <t>Генеральный директор Петренко Надежда Андреевна</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>300000 руб.</t>
   </si>
 </sst>
 </file>
 