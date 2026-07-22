--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -1,45 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Организация исключена из членов СРО на основании решения Правления от 30 июня 2017 г. протокол № 48/17</t>
   </si>
   <si>
     <t xml:space="preserve">Причина исключения: на основании п. 1 ч. 5 и ч. 6 ст. 3.3 Федерального закона от 29.12.2004 № 191-ФЗ "О введении в действие Градостроительного кодекса Российской Федерации" (добровольное прекращение членства в саморегулируемой организации в целях перехода в другую саморегулируемую организацию по месту регистрации таких юридического лица или индивидуального предпринимателя)
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мост"</t>
   </si>
   <si>
     <t>ООО Мост</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>00836</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
@@ -69,52 +84,52 @@
   <si>
     <t>386200, Республика Ингушетия, Сунженский район, ст-ца Орджоникидзевская, ул. Демченко, д. 81</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (963) 31757383</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Татиев Махмут Ахметович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 May Плановая проверка Соответствует требованиям Не применялись
-2017 May Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2016 Май Плановая проверка Соответствует требованиям Не применялись
+2017 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">