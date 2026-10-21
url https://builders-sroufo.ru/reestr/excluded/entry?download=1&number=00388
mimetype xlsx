--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -107,51 +107,52 @@
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Август Плановая проверка Соответствует требованиям Не применялись
 2017 Август Плановая проверка Соответствует требованиям Не применялись
 2018 Август Плановая проверка Соответствует требованиям Не применялись
 2019 Август Плановая проверка Соответствует требованиям Не применялись
 2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
-2025 Август Плановая проверка Соответствует требованиям Не применялись</t>
+2025 Август Плановая проверка Соответствует требованиям Не применялись
+2026 Август Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>500000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">