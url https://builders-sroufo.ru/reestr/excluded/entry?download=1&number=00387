--- v0 (2026-06-06)
+++ v1 (2026-09-05)
@@ -83,52 +83,52 @@
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Инженерная, д. 24, лит. А</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2470262, 8 (863) 2067523</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Галицын Александр Валентинович</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2016 Февраль Плановая проверка Проверка закрыта с замечанием Применялись
-2016 Март Повторная проверка Проверка закрыта с замечанием Применялись</t>
+    <t>2016 February Плановая проверка Проверка закрыта с замечанием Применялись
+2016 March Повторная проверка Проверка закрыта с замечанием Применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>0 руб.</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд обеспечения договорных обязательств:</t>
   </si>
   <si>
     <t>1000000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>